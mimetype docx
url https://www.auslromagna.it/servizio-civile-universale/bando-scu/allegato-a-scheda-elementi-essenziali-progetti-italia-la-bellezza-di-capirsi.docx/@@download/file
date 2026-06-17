--- v0 (2026-03-07)
+++ v1 (2026-06-17)
@@ -1,218 +1,217 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="007811B6" w:rsidRDefault="00FC74AE" w:rsidP="007811B6">
-[...1 lines deleted...]
-        <w:jc w:val="right"/>
+    <w:p w14:paraId="58828337" w14:textId="78D7643A" w:rsidR="007811B6" w:rsidRDefault="00000000" w:rsidP="0070118B">
+      <w:pPr>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:pict>
-          <v:group id="Gruppo 2" o:spid="_x0000_s1026" style="position:absolute;left:0;text-align:left;margin-left:58.75pt;margin-top:13.45pt;width:308.75pt;height:44.8pt;z-index:251659264;mso-width-relative:margin" coordsize="39216,5689" o:gfxdata="UEsDBBQABgAIAAAAIQCxgme2CgEAABMCAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRwU7DMAyG&#10;70i8Q5QralN2QAit3YGOIyA0HiBK3DaicaI4lO3tSbpNgokh7Rjb3+8vyXK1tSObIJBxWPPbsuIM&#10;UDltsK/5++apuOeMokQtR4dQ8x0QXzXXV8vNzgOxRCPVfIjRPwhBagArqXQeMHU6F6yM6Rh64aX6&#10;kD2IRVXdCeUwAsYi5gzeLFvo5OcY2XqbynsTjz1nj/u5vKrmxmY+18WfRICRThDp/WiUjOluYkJ9&#10;4lUcnMpEzjM0GE83SfzMhtz57fRzwYF7SY8ZjAb2KkN8ljaZCx1IwMK1TpX/Z2RJS4XrOqOgbAOt&#10;Z+rodC5buy8MMF0a3ibsDaZjupi/tPkGAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAX3JlbHMvLnJlbHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrb&#10;Ub/Q94l/f/hMi1qRJVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG&#10;5lrLq9biZkxWOiqY22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nT&#10;NEV3j6o9feQzro1iOWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMA&#10;UEsDBBQABgAIAAAAIQCu8wDKBwMAANMIAAAOAAAAZHJzL2Uyb0RvYy54bWzsVslu2zAUvBfoPxAq&#10;0F4cy7tjN3YQZIOBtDW6fABNURIRcQFJL/n7DmnH8ZJuORQo0IMlko98mhm+IX12vpIVWXDrhFaj&#10;pFlvJIQrpjOhilHy7evNyWlCnKcqo5VWfJQ8cJecj1+/OluaIW/pUlcZtwRJlBsuzSgpvTfDNHWs&#10;5JK6ujZcIZhrK6lH1xZpZukS2WWVthqNXrrUNjNWM+4cRq/WwWQc8+c5Z/5TnjvuSTVKgM3Hp43P&#10;WXim4zM6LCw1pWAbGPQFKCQVCh/dprqinpK5FUeppGBWO537OtMy1XkuGI8cwKbZOGBza/XcRC7F&#10;cFmYrUyQ9kCnF6dlHxe31nwxUwsllqaAFrEXuKxyK8MbKMkqSvawlYyvPGEYbA9azXa/lxCGWLd3&#10;OuhtNGUlhD9axsrrnYW9QfdwYfr42XQPjBFsiN9GAbSOFPh1pWCVn1uebJLI38ohqb2fmxNslqFe&#10;zEQl/EMsPGxLAKUWU8Gmdt2BmFNLRAYj9DrddmvQ7HcSoqhE4U+kpIVQnOyGMu4YinEbQ9UTppUX&#10;HBMvqaXec8trxAk505WukeuKS444QcmidESNVLrQb9+sLt7Hx6SK67mae00KZEEKTWC+6t3kghjt&#10;LZ/NOFFaERgGuTHdWu69rgcrBEaBxJoSDZLfaXbvsOCypKrgF87AUuAXZqf702N3T49ZJcyNqKpQ&#10;RKG9UR6MD8r3mc1bW+NKs3kgvPa65RU2QStXCuMSYodczjjUtpMsAqJDZ9lnAIyudiDrWRk+ngPE&#10;ZhwFtg1ExE8gAx0HJ5DZ8oPOsGcUKkZXHzih3Wn02x3ULmoe70Z3fYw8eqLb7LS7OGyiJRqd01aM&#10;bysbslrnb7mWJDQAH4jjZ+jizgXsmPo4JaBXOogYOVVqbwATw0jkEZBvmiCy3ks0/hnL9HoQbTDo&#10;DI4csxP5qWG2LgmeqBHGLSsFGlgkCvXfJFlrXad/xyQwwPF10eyHU/HHp/5T4f+pN571QLxEcHNG&#10;S21u+XA17/bR3v0vMv4OAAD//wMAUEsDBAoAAAAAAAAAIQDOlkx52g4AANoOAAAUAAAAZHJzL21l&#10;ZGlhL2ltYWdlMS5wbmeJUE5HDQoaCgAAAA1JSERSAAAAeAAAAHkIAwAAAMXmFUUAAAFiUExURf//&#10;/wB3XqcdZ9gpLyldnmCWKwBjswBfsQBmtABhsgBdsABotQBbsPD0+fT3+wBvUwBXrtbh78bW6efu&#10;9uHp85652hpvuHaezdgkK6MAXgBQrKW93M7b7L3O5bLI4lyUI1aLxBpXnIKl0FeRFlGOAI2t1Jus&#10;ywBOlzF3u2GSx0aBwM3bv5O0dWqbOv329tYWH9UAAOjq6bq2tEGIc7O6ut3e3oCRseHN1ax/k54A&#10;VW+PRzpsAFmAHdTcyYykcV6CLMrPw629mkl1APL17YGpXbfMpZuzg3WgS7K9pKvElczc1461qPPN&#10;zto9QuN2d/C/v9pkZfji4diBgLLGwOikpXuml4KjZ9mrqV6Rf+iSkt1RVE+POMdDKstjYgBjQq1L&#10;AcCgncCSj8uHhgBqbRFgjE5ynKgAScMfSqpkiLC3xLNOf8eGo1Z4rd24yaIyasKttgA2jHRnm9Oc&#10;sVlHi2yGsbKUombximEAAA0zSURBVGiB7Vr7X9NYFg+l5NmmNM+WpG2aEppEaGlpQVwdcRBxYFAe&#10;4iq74zruCxCYWQf//z335tG0TZ/g/rKez0e8SW7zved97s0hiO/0nb7T/zMVTFXO/q/A0rLsj7I2&#10;yaZYWv32mDz6Iy7Y3pXEkY4gFW3yGyPzgqvjgZ3ybrikif5LK1ThG8KmNZehJDxUWQHfSSlYAoRG&#10;Ot8O1uRYxaa8C5nEShYoH0/iXP6bAS8oGm+Q3oXAqh6wOghYL6TvCzmLdOn6F/PYutLznHfZK2oZ&#10;TH3evC9ksOZAtGBdmCHDM2eR9nQekMralqVQ1t3Q0mroK9J88C7fukSONgq6zDFd3GmsA4LnFftu&#10;ek9zZNEfFlLBSGO8JWRdhmVZups32sbi0GTiblSgFcmHYwsEX3BEAOQCMeiWqUnd81nNW/EdcUGu&#10;pOENTFqXXRazLQ6ebs1HH6rSwImDKevZEm97bks4Ckcx6qiUYM5HdGtSyhTACumBZGkSr9ugaLnL&#10;YLYf/enxk95fyZQWjjWKHSKbgVRk1eBdaN1ppzci//Dj08dPt3tuplO0nBXwkosUNVXK5G3FX69B&#10;xoaDR4+fPn681Xu3QFIkDuJCxyEmJJn1HUWk5+OM5NmPjx8/avfdliwVubmk+LZBZI2xIUUTyUhU&#10;/PRDaELstGeP3m41BrwibYdiMlh9TFzeSLGunCZMZoSsao1BuJCsgwCrUcaYuMBr0aUpWtU4e9is&#10;7ScPnvTaVkASE2QsUeEmcmZJVlhGIeNlDPRgeW4R0/OdWHAxcCRn8nShmyRjxD/aqSyW5jwqVRaX&#10;B/FNICN3Bz8cTEU3zhOfrFTmolSq7Ax8g8JlCalg2cro4M0PucK0g7gtdWDhX2V5wMtMzlVtjkqR&#10;rjZgRkiqbQ/PaDuLwOLK7q6Pu/J8t1SZq+zGzpVYjqRswxLEkdnZohSOGVYoA27l7Va78WTR4/dF&#10;u731ApbyPG6y66rF7FgZUmJdSfcVErvIJ5XS3APkvg984F00t7Fcqbzon8yPH6sdVE8YSqFoqW6s&#10;G+xWVto4aiz7Wq54QfOnxcW+TDUB8S4LZqAobCo1T8aJaGfRx93e9S2s8pLwkVeGeBWB4vBQh9Zd&#10;hlYcbZBmSiU/Om+DpCsvVgD8B18ly4svh7w367DkwtCFEbALU+LtGiB3XvrReQe5chvkXdr172y/&#10;bfK1Ae8UDJJRrFFWxssKpfS6Hb+3v5bZ71gcgnzRfgLwi2FmbPycO3j1+qjvhQWI/LY8jnGLJt0d&#10;6HhAzWTWTsNkhFS8CFJ/XpqrPAun/XxYX12dPe6GlmyScotD/TjyMNvlCHtrmZnMu5NGI5wBrJae&#10;t7FTld5GfrdxXAd6H/0xbH1GbWONAWZ3+mFmZuakK/eCiisvAXh7pTS321WFHB3Wc/WDKNMjs6LE&#10;Qe52++0KsbvW6LYb5MVtxOlPFRB59/w39dlcvV/TiIRY3ovzBdggQbgU5egi32VmZtYa3TraXgHV&#10;YkbBrSJK9uj16mxutQ9Zl41UKjZHOrQIBR5UO8WFiE2fAm6m3WMbSMW+Qy+XSm97DfYV8DzrIXuC&#10;0jXwJ4rlnNgcxdla1kkBhAM5lDgBtcLNPYR72uufO5XSW1+zkCx2e0vNo9XZ2fohGhzkDuG3Bkey&#10;imNl4007qzAUp3CCmLZtH3CPIMCsZjL7vTXd81LpZYC2C9Gs+2ntaBao/meCmK3P1l9ByqMdfYgb&#10;i7rpKrA0F20G9xHwCXGSQcgza2tr796dnu6fnOztNRqNbYhXofR3KpVnR0CvX7958/7Vq8Ozs7OD&#10;HADnzhoEcJ47aBM6O7LukgqOzaUKIcdrMxHKYPoAT/7imxamxbm/5iBwrK4iF85hmsUsfyTOgONf&#10;WgSRGut4RtdQhQgsn9T4DzMxBOgrkUp++W8Ib7aP6sd87bD+SxOW6M5PtHurBZLusJvJzKxhmUfs&#10;qfbm+Pjw7KAe8BwA585gUruFZha0CTfq+yHw6T5S8Fa73WiDkht8l+jgRru9t9dsfvz10/HxQcjz&#10;yWRoscC9oWsQ8fxxR+rNsX6ioo2SpShORB0YGIND0BxvrRA8kH5z3cCFYlGWLUtVnb7jRy1loD04&#10;p5ARC0TA707WPL73xoAFa0LazX36lOsChgjCshzHsnTfdsygRLTBEsTorhKAM2DbnsQzo1V2dIBw&#10;62cfWw3kwa3wgW1bWlGxBd3tA3Y5qPvRWVkx1dmcgjdntkAAbcz0SOSfIVJBlP7UAsSzXO4wCpxG&#10;f4C/PmCVdkwOFdROKrJF/IDjJhFo+3Qo7uvVHCTEw2YLmcNZrv5pq8MWOtawFVQ694YSkSVJdOJt&#10;k9HDwLWQzca7D8jEhuC+R6lh9mPLc3Hg/GPH2V0OAVNow97n0byG07BsRIPMSabD5R7Yd2ZmoHG/&#10;gixcP262vGUf1XNnrQ4Hsgl4RUiKuj7mGSfy4PAC5eYBxl1DYfksYBeVIfVfW7EzxyRgOWJSuOqL&#10;MzEw5/rsp2aHRwiYzTE9fwCtdet1/+//+GdMDLv+1799o/LodT338U4Mg1F1s5itltf7z7aIWj5x&#10;HqmPavX6cetuDCNfzkReYZbLF3FvvEzkI+t5tfpLK2Z5kyK/6whNTCaTrTi7/JzPPwwvau8P7wEX&#10;qJOZitXk1VbclOt84iaC1b4XXEIINzRXyVgVA5Obifxvwfh6vBQaJdGJKcsKvwcbAL2cjFcxQSQS&#10;+XN/Z15LXPY/5011WOgwabb//HKpuuSzYJZBxSGw8J8vHdY+5xOJDR/4JrHV9xKZIoeVmhab6t/e&#10;rFfXPQC+mkxeBZJO31b/2LzcCCaBkgPzqiXy/T5cZNmhR11azIHtennd4xJMK1Sxliwn/8gnNj/7&#10;TB9tJgLzOtqMAcaRekJaLyc94KtkoOLsFawheXEObOavvVkg6oRnXtf5OOApaKlcxaxIIOkkAuZv&#10;YVS+am0R18Dn5g2WN1qEZ14wmhq4ywAFCJPof2RayIu1KgzKt6hSJzYQo5vnIO8vaIRuHSUSl62B&#10;LxtKhe5jHxHECm/kMVwbSRkGS01foTcAmE98wUvA5gVB7LwL2Bzj6BaRbtBM9wYawsYtNi3Auy0j&#10;/ORFJ+mdI1bzlxvwN3HTQOad+BoNMmlaGeM8gpAcjrR7THupnKyup68AEWEi9V5Ev4JgIXuU/w3h&#10;3nSlYgtCQ1oZ9Tlfpsn+k7B01QP0qXzbkwKuO8gJJPAuSYvoy4bFysN1LbOkGrOxMyOw4MrN3nC9&#10;kYhAg1dFn5ukSvAcqiBNd6DA03T81zEUsgKqLvXhQrC6jIj7YZRh3oEdhENC9Eiz3ECexVRYb1tG&#10;9IHQQb6Ir6XOA+T8Zc/CsgZAW/zQz1hphfYGRYWe7/r0s+Qjly+2Biz7xge+afZFj6zD0JylcANx&#10;0Wdq5MG6Cw7V88kpQL4Kd1aSHsm8tc8ex/kYXAxN0tywYC2SnFV06D6HArooexZWvpIFXdDMq+oS&#10;sbF5c/7lemPj+ty3LpDzgGipO8M/YhdIkgGH8ptpQqlKsAGQbj3ochUTOHOb+AJJYnNzMx+w+7DV&#10;3NjoJOkurYw4BsmqjuZPKVKBQ1vVahJu6rfJMiaAv71oonq2/RB0m0cEEforlNbnm5s3gfVZ0/Xi&#10;FEnOXwH/exIHTSj7LpbWgZYumltBGd3Y+PoQEaC2Gzgt58+9J2mSU6boTiiQ6PMcJvH3ZKf0qKHD&#10;lx6PaqAjGbyQDQzsT03bHOkVNBM0XgmkYgfAxFW1XF0ar2K9BKl/3QquVBJ/TLUWxu790WmmoNKh&#10;Sy3dDogb/fTl/Ldmx7xkmnYIgRozMYKJkRDkVCwn3UA/qvWeHA+mRjt6CiYotBt0doyByzEy4cU4&#10;yWYnb9vJGh2jklyaGrs9wsKdTKiZRLSZaVqz5jkzdNu0McEb8BI1Vub9HkRJm8wjQbq0OXWjUZGy&#10;XMarHIz5yXogTdJSGHraZjKB5GgPV2DALPkxgkEgFw20ZHH0FOaBSCc5wxspDGQWfmFEnwFv0ozi&#10;dyYxakGhVYYc1UoSS9nga42MWxt4jh2O65KuETgsq9CKAJtPdRpFi345kqYpnIS9FtS00/uh0Hfb&#10;AmreCHAUzpmmpcp/of9T1de0gboTeYeCwk1wHdXCLUBF1XBdvPXtapNUx27wGUw6yYj+y8C8VAYV&#10;jDJkEDKFRiqt2Ar2uSzHGapqeYBF6q7dgqC6wC1MViBMCh91Wowl6gXEsQz7bZ3DR6NFjgRK4dlC&#10;0Oo3PWWDjlOoygXgFHOvhh3GBQrKZtvP3JJesDjcVCTad2/4DpsqNNrg/FYlg3MsrYgeZFlXM6IN&#10;Pe49aLeHinRYGrgKNZ9awEJNKTQXOI0gos61aXoih5JOhgnaVXRJwBwTiuLQjudQWfR9kL3Hfl+f&#10;pIVAsemwkRB1xomq3zbGmwo3uptockqHQV+K9PQiW1cpv54U713M3ZTlFEc1vepbRh6rsmMXN3ci&#10;nWNYilrAwMUFFD0K4zUx3QeJWc/S+KmK9u/0nb7TfdJ/AWjZnU1tAPnYAAAAAElFTkSuQmCCUEsD&#10;BAoAAAAAAAAAIQBi9TVd2xgAANsYAAAUAAAAZHJzL21lZGlhL2ltYWdlMi5wbmeJUE5HDQoaCgAA&#10;AA1JSERSAAAAyQAAAEIIBgAAAP2x8h4AAAABc1JHQgCuzhzpAAAABGdBTUEAALGPC/xhBQAAAAlw&#10;SFlzAAAXEQAAFxEByibzPwAAGHBJREFUeF7tnfdXl9eWxv0P5pdZa2atO3PvzNy5dzL3ZmISozFq&#10;NDEqsfduosYUu7ErdlQERUAQxYoUQarSREQFG/ZeQEEQsYCg2LvuWZ+tL3n5StMo4l3nWeu7FL5v&#10;f8+zy7P3OdQRAwODSlHH8RcGBgZlYUhiYFAFDEkMDKqAIYmBQRUwJDEwqAKGJAYGVcCQxMCgChiS&#10;GBhUAUMSA4MqYEhiYFAFDEkMDKrAOyHJrVu3HH9lYFBr8UZJ8uDBAzmXnS07tu+QpI1JcvnSpTLf&#10;37hxQ7akpEjshljZtnWbpKWlSXFxcZltDAxqG94YSbKzsiU+Ll7Wx8RIZmamhK5dK4nxCfLs2bPS&#10;bRIS4pUcp0+fltRtqUoofs7OypKnT5+WOZ6BQW3Ba5PkyuXLEh4app5g/959sj46Rgf8tm3bJH13&#10;umSdPSsbYmLk4cOHpfucyTwjkRERcvnyZdmwYYOkbE6RPenpsikpSVavWiUnT5yQ+/fvlzmPgcG7&#10;xmuR5EJeniRt3CihIWslKipSwsPDZVPSJomJjpY9e/bIoYMH1aPk5ubq9pY3efT4saTv3i1rVgfI&#10;kSNHJON0hpJmbUiILFvqL3NcZktIULB6pEePHjmc1cDg3eCVSXL71m1ZFxYm57LPic8iHxk2ZIh4&#10;zJ+v4VVCQoKEBAWJn+9iyc3J0e2zsrLk0KFDcuTwkdJj8LvY9RskdsMG2ZiQKPGxcbJh/Xr1RJBj&#10;08Yk8V20SAoLC21nNjB4N3hlkiRvStYwaeuWLfJlo8aycIGHjP11tKxcvlxC14ZKYMAaOXfunGRm&#10;ZOi/x48dl7t378rBAwfl/PnzcvrUKSkoKNDQKycnR5KTNklEeIT4LV4s6enpcvXqVbl48aISLzoq&#10;yvH0BgY1jmqT5MD+/ZJ1NkuWLF4s53PPy8hhw2W+m7scO3pUZkybLsePH9dc49ILRYvBfrXwamnY&#10;9OTxE7lWXCzFRUX684W8C3L61GlVxBbMXyCzZszU3IT9IWJJSYlER0VLZkZmmeswMKhpVIskBw8e&#10;lAXu7jJ5wiSJioiUxIQEGT1qlJw9e1ZSt26TnHPn5MTx43I+N1eePHniuHu5YDs8BuTasztdQ7SJ&#10;4yfIo8ePpKCwUD0M+UnQmkANye7du+d4CAODGkGVJMHiEwalbtsm7Vq30cSbUGhj4kbNLXakbS+z&#10;PbUQEnaS8pMnTsrjR4/kzp07+l1eXp7knMvRXOPmzZtl9jt86JCEBAfLtq1bVUImpHOZNUuKiosk&#10;LDRURQIDg3eBSkny4MFDSU5O1pAoODBIxo0Zo3mHu5ubSrb+S5ZKyfUS3Rbp9vixY6psUffAU2Rk&#10;ZMj169dlziwXKS6+puR5cP+BFBUVab6SnZ0tDx8+0P0Jrw4eOCBTnZ1lY2KihK9bp0S8cOGC5i4k&#10;+XxvYFDTqJQkJNc7d+zUxNvHe5HMd3OTYYOHyJRJk0vrG+D6tety9MhRzUksUBzMz8+XjNOnpU+v&#10;3jrAr1y5UkbavXbtmib4EEmPc/267Nq1S2svSMJxsbFSXFQsKcmbtQC5YtkyU3Q0qHFUSpLtaWmy&#10;b+9eDaucJ02Wvr36yA/9B2iOQoJN0g6BIIi9aAj4fUFhgdZBkjdtUs+A93Csf6gHOn5cQzI+eCLC&#10;rYuXLikJw9aGyrrQMMnLOy+R4eEqCBgY1CQqJMmNkhKtV5Ar0G81aOAP0rtHL1mxbLmqVsizSpRj&#10;x8ptWOR3qFerVqxUwgSsXi27du4q1xNAlDNnzqgHgSTUVMhpIM8yf385ceKEXgN1lJ07dzrubmDw&#10;VlEhSSgWUuA7cviwKloLPTzEdc4cDY8iwsO19QR1yyoaOgKSJMQn6DEAgxyC2Xu57CCZP3r0qB4X&#10;clGRv3vvnoSHrdM+r83Jm2XXzp2y3H+Z3H0hBBgY1AQqJAkhFuRI25Yqngs8ZPLESWrFNycnS1Bg&#10;oCbz5BRFV4t0gJN48zuLBHiPubNna9IN8i/ky5TJkzVpt/Dg/n3dj/2pn6B4cUzyHSr4kGXh/AVy&#10;+NBhOXTwkOZHVPvZx8CgplAhSc6eOavtIgzKGdOny7SpU9Ur+Pr4ypXLV3QbBivJNgoUStaBAwfl&#10;8OHDsn//fs1DZs6YIY8fPy495ry5rhIVGSm7d+2W/fv26+fkyZOSl3dBycGxIBmf0NBQ7Q9zmTFT&#10;pjpPET9fXwkOChLX2XNeq13l9M18cT0VLu6Z62v9x/V0pITn75JnUr7Xra0o2b5TLvmvkMurA9+D&#10;zxq5vDJA7uU87y+sDBWShDZ2OnvdXOfJiOHDZcXy5eLp4aG5A2Dwey5cKH179ZbANYFay6D4t3rl&#10;KlXCFrjPV+tvB4TwWuipn5UrVmhdBI+xNjhEBn7fX2a7uKgHAhfzLympOOfM6dNVACA/4l9qMa+K&#10;gPNbpc7qz6VOSIva/1nTWOpvnSBPnr2cv9VmnB05Vnb8079I+h//Uus/u//wZ9n9r/8hRbEJjrfx&#10;EiokCYU/vAgh0vixY9Wq0y5iqVh3bt/W3ACZNmDVqlIZ91XBMSgUIgSgbt29c1c9SWFBgXotQrtZ&#10;M2eKl6eneHt5y9GjvzVKvgoC81KlzpomUiesde3/BDWTRqnO7x1JssZMkJ3//O+y589/q/Wf9P/8&#10;QMlSHL/R8TZeQoUkuX37tixftkz69e4js11mqxyLJ6A95OmTp7J/3z45cOCAKlxU3b09PbUa/ypA&#10;FFjk5a1JPdIux9+Tvqc0RCMHwePgnaIjo7SISe3ldbC7OFO673aTPvu8a/2nR/p8mZcRI08rEDlq&#10;KwrXRUrWr+Pk3KRptf8zcapkj3eW28dOON7GSyiXJMi0BVcKJCYmWr7v10/mzpmjU3Itb4FEi5yL&#10;dHsxP197t2hdmT3LRRUsEvjKwPGZQ+Iyc6Yel+5g8hq8FORjTgqFSRJ5uo0pLIaFhel8E0gTExXt&#10;eEgDg7eGcklyJjNTc4rwdeESuGaN1ioYxAArjxQbFxdXRv6FGPR5+fkuVot//do12xF/A8Ty9vTS&#10;vESLiw/LFhdRzwjhtmzZIgUFhTrB65cff5JRI0aqFEyhketxLEoaGLwtlEuSvXv2aCFv3959Oj+E&#10;vIAwh4ZF1Csq7fHx8TpV17E4SOI9Y9o0KS7+Teq1g3Bt1vQZ5SpUJOT+S5ao9EwoR20EyTgmOkbm&#10;zZmrhUuIQ7JPu4qBQU2gXJJAkIzMTM0TmGqLanXzxg0t8AUFBsmJ4ye0lnHs2PGXWuPpvaL5sTJQ&#10;jKTd3pFgeCuaGmm7T9m8WVdcAVtStsjkiRNVaSNPIdyixmJgUBMolyRYeZb7wbInxMfL6JGjtMkQ&#10;z0GHLnkDg9UqFFog2aeWwSxEC1ToyVXo97JAgs48kSKHPiy8EKFWWmqq1lrCQsNk1cqV2hmMiJCW&#10;miYzp01X6Vjes6TW4P1FuSQBiYmJatlRoMhPpk2ZokXAnTt26IfcITU1tXR7BjghGT1a1lpaFBSR&#10;jzes36ATqlCokHfJa+jp4vj2eSW02m/atEl2bN+ubfQQ0X3ePE3e886f1+NPc56ixDMwqClUSBJy&#10;AgYrIRfzRijssSIKXbmEWhQKGazWdFzUKAqNVOmpoSDbznOdV1p8zM+/oPPhORZ5xpbNKdo9jNeC&#10;ODqf5OBBFQVulNzQxSM4t7eXl+zds1d7yZiPEh0ZaRa0M6hRVEgSBjJtKMzjSE5KEte5c7Wg6OPt&#10;reEUeQkegco8fV4k5Lt37VLlabm/v06SynUo+TNdNykpSb/3X+ovmzdvlidPnzxvlMzNVcWKJkeE&#10;gQ0x65VozH+/deu2diTjUajs21tdqgvyH8f8CVjH4t/KpGuuzXE6QG0ABoZrq6hx1BE8g9ct/L4J&#10;8Iwren8lDtfF835bKiYqa3njoTxUSBLAXJLEhEQdnM6TJ4vLLBeZNGGitpFkZj4PeThZYeFVfUmo&#10;WizogLQLeRwH1eMnj5UMVPMXLlggY0aP1guFkNaidDyUCJWeA2Xu7DkyaMAA9SKEX0uXLFF5+nVA&#10;uPbjwB80H7LA/Q347nt5+uyperZ5c+eW2ccOOgIWeXk5/lqBgaAgev8dzMOnxjR+9JhSj14ZCJM7&#10;tm0nTt+0kG6du8je9D2Om7wSCI8Jx18FhO6MJzuIQn4e9KM0b/aV9OnZS069eEdL/ZZqjvumgcGc&#10;NH7CS21TFaFSksB6FpmLiYkRT4+FMn3qNK1X8C+5hF2dojWeHIUBw4C25rU7wlovGDIwP6Q8q0Ze&#10;w5peA/sP0P4xJOl9+/ZJcGDga7fJ4+3+649/kpnTZ5T+buTw4fLBf/9V1xK7dPHiSy/cvpokBVOW&#10;R7JASGndf27OOWnetJnknvtNyOA7+/5WT1pFKG/lSvviF9a51KPZrCuevnXLVnr9FmjtcQTnb/F1&#10;c53uwOIdC+bP1xzT7oEcPSnf2a/LugaMH95g+tSpMnb06HK9WHnXAAixiSjs+OmHQdK7R0/NYYf8&#10;/Iv06NpN750u8LMvwnVwz/YMHQ2w9TPPx/6srWvmeq3r5F9CeHtHemWolCSAQUxotMRviVa8se5Y&#10;eY/5C7TgB1mszl3AEkCES9q+UsEEKzqMmVQFrP3YnrYW5osg/5Kg+y7y0QUoSOCZW/+6LSkA7/bp&#10;R3Wl/qf1lGhMJf7wg/+VL+o30Af7fK6Kvw4U50mTZMTQYWp1kb8BbTkUVrWx08NDunTsJN/37acv&#10;PSYqSv70h3/T5ZbwdOzbv993Mm70GDmfmyPjx4yVNk7fqqF5ZHu59+4+rxkN/uln6dC2nQSsWq2/&#10;5z6HDx0qndt3UMkdoPpRVO3Vo4e4z3MrPQbF1c4dOmqeRl43cdx4aePkpHK5XSbnu0/+7yN9tnYw&#10;UOjPY3Byv8zfAVjz/v36Sfs2bXVGKAgPC9NrxdoTCXDexg2/KDOQeX5817Fde5k+ZepL0xronqBb&#10;wwLjp1njJurVAUtPMYB5J0QshN2AcdHWqbUMGzxY3x2qJzNWQUJcvI4VpojTcMt1Lfbx0e+YXTts&#10;yFD5oX9/fV+svwDIsUkZqoMqSQKQer08vVSh4qX5LfYT74WemqQzD97OagY74RRt8JCFB2itkkI7&#10;PXNDCLkYIBYgCoOLLl+aGKnNMCgI32iNpxWFtpffA47fqX0HafR5Q324SNBNvmikg4Bwi58H9R+g&#10;BGr4WX1xd52npGn8eUN9kRCAQc+Drfv3D2XHjh0aFkJ2HjyehH93pKXJ3/76PxISFKJrlbEeQL9e&#10;vfVFNm3UWJdHssBxuQZIuTY4WBo1+Fx74aZMdpYJY8epEWrcsKF6C1a0hNAohDxXC5AEwnIsXx8f&#10;HZzI9i2/bi5ha39bYYZnvNRviXz89w+lZfPm4jxx0vO10a5elQaf1hO3ua4qqrAfJMW6jx87Tknz&#10;9ZdNNaxzmTlL/0++SR6J4jli2LAyHo+wtH3rNpqfdu/SVebbCA3o9mbwW+D8bVo5qQjEmPl1xEgV&#10;eCD4xPHjxcvDQ+t2Des3UMIQMvN8khI36n2D7/v0lcCAAPVQeCNKCCycyNikJlev7scSFxsnPbt1&#10;k8kTJuo+Ti1a6oo81UG1SAKQa2NjY2X1qtX6MqiXkMifOnlKrStxJXNC7MBr8HseRGFBody6VXYZ&#10;IeowEIi8BOJQPKT1hLZ85sR37dxZc5yjR47Ik3K80quAgYaV8fHyltatWklrp29VZOjUrr3mSqh2&#10;Q38ZrGFju29bq4W9e/eOWiXWE0OyxkqzwF7Pbt2lS6fOGnpiBNi2Q5u2WifC833Xp2/peXt171E6&#10;O5O8jgFggZVmunTopNOTAYMFj0aexH6Qp17duppLLPXzk6mTnUv3tQBJyC+oOTHA1r7wfHio8ra3&#10;lpjt0qGjTqSDlOx/8WK+PuOunTrrIOvbs1eph+jeuYveF4sRLnBzLz0WORyGzA53Vzf1DHgnBiJe&#10;1A48Fu/WArlUq29aKElY/JCa2mcffyz5Fy7o/5cs9pP10dGamwI8IUS7fv2aejTmJ/Xo0lW7xjFg&#10;GHLqehi6Y0ePybrQUBk+ZKjuS7jOsrwYDO6fcL86qJIkWKirhYVaN0GZwlLgykmiOSkrwZ88eUpn&#10;HnJj1oopDBjHRRt4INZ8eAYWBCOhzsjM0Ao8LpPQak1AgFowXCqEYVlUxxzoVQFJCF+Ic79t0VK+&#10;69NHK/utmn+jJKddnxfI9bVt5SSXL17Ua+zcsaNe48rlK/Thk5yTsCKD/zpilA5oVtj/tmUrvWce&#10;PJ3T1rVCGJ4VGDRgYOn/AUaijVNrNQyEF1hp2n7Yjjk0eFaKuOR3JLyWFbSD+8JD8nwgMe8GEK7N&#10;dZlduh0dE6z+b4GuCMienZ2l3pSwkedMWIgH5DvIwn1A3r1792qYh8exwDVCBjvoycOwcO0k6JDS&#10;DsI1pmBY4L6/afaVRguA8OirL5tqmDZj6jTtBURd7dS+vX7PmIMcgAUTCZkxCIBcZpG3t3okRACM&#10;K94U4wdWrlypng+SYBy3btlaeh2VoVKS0O1LuIObY4EGJjzh0ggZli9brr1VMBtvgCfgb5Qg4d65&#10;fUcr5nysZUrZhsFFAg5Z2D4rK1sHCssOEe+zP7UY8gAGLmEDFgzhgKLk7+n+PXXqlLRu5aReAWIT&#10;fkGYpo2b6LlCgkNUYYEkqD90N0PyDm3b6j4r/JdpCAQ5cPOzZsxQC8xCfSSKXzdtKot9fHVxPZJQ&#10;S15E+GjWpImSBULa1TlIRdLNon9Y8G6duqj3XRe2TvMD1jkbM+pXDWcJWzi/IzBKLZt/o56Gd9Gs&#10;yZfyXd++ap0Z+Bb4Uxgtvvpaj/vjgIHSoF49FUioSTVv+pWeH7JAesInwmkGLyET1w5RWc7WTjwM&#10;x+ef1S9zT/T3EfIRmhIaQTg7COOQ8e0g/G3w6WdquAgpCS0B4R65L3lx+zZtlBwYEowo4NjkgpZa&#10;NmbkKD0GxP3ko7oqtISGhGguB+jaGDp4sJKEkJB2p+qgUpLg5nFnkRGR6goJSSAAJyHcGj50mC4Q&#10;wZq9JGlYMWYlLlu6tDT0gjQUBmlOBLxw4nmaGGlUpHERq8bgIgZFGGDwWOdnoJKP0AoDWaurbTui&#10;pOSGyrz2Cj/JLgk590Nij3CAZWOwMfBJQrE23DOhB9fA92xH8k5sbnkM7jElJUWuXLmsRVi74rM9&#10;bbvOmyGOtwNr2bNrdx0UTDEg7reAcSDR55ycA69nb+2xg4Q1JTlZ/4/Fp8vaklEtcD2EVhigRZ5e&#10;arEBxgAisKYZgx6vaG3P35exir+Ae8TQWSCvJLLA09oBIbkGno/j8rQ8O8d2JoD15xnhvSxQ0LbO&#10;h5El0rDnEfZ3BXieq1as0Jw2MT5ef0aVxLAB3iGiAPcGsezrxFWGCkny5EVLPAShZR6rTsKEMmWB&#10;k+Amx44eo4U/vIFOznqxBBBWGc/DjTDgARV2JmnRyBgXFyvzXF1Vs0YNwn3b5UFeEGznnFgyHqR9&#10;IL3vYFG/Nq2ehzfvCkx3IMSyVB+Dl1EhSXh4WDdUEBoKsTJId5CGMMxeqSY569Ozp84jIWzhj/ng&#10;5pb4+amiwiIO/IwFI3GFWEh6hA+tnZw0NLBWgwRYe3IUiIXVoWWfsI8/0QBZ/1GAp+J+qmvR3gZu&#10;3byp14AgYVA+KiQJLhbvYIVFxK+4SohDbrJlS4oOYgiB9o2WTnWUkCxgdYDKvbi6+Lg4lS1ZgZHl&#10;ifijooRg62PWa1JG/QOvA4mYpUjiyzbEtpyfOJgYFjfJddg7jA0MagIVkgQQGhFz8qFNHjkO70C8&#10;idxGwqUkiIpW74DkBmlQHYijiasjIiJ0sFsegNAN1YqFuFlYAgmTWJu4moISIR6dwOQo7EN/FwvW&#10;UWdAPHjfltkxeP9RKUkAeQWL0mH5UZ8IhZAjWXsLtYAqPAn77Jmz1AMg7zGbke5ffkbxQdHYunWr&#10;egzqHlbIRu8MyTiyIT1iJM9IoGxLDSMqMkLnkFAIMn/Mx+BdoUqSWCBHQXnA0lvJMz/jZZA5CZNQ&#10;vJjqy3TbEcOGqxxJK8BiX19Vfmi9+PjDj1RvJ8xiGVS8BJVlCIUnQQLOyckt9UpU9ctba9jAoKZQ&#10;bZIAJDeqwxS/kNUIl6gmIxOTVNOCQTUVL1D/k0817ALId0iLWiCaNk2LPuQxkAXvorWQ6GgN3/SP&#10;jSZu1L+HUpHkaWBQk3glklhA0ULzJzwi/EJzd3dz11CLnquff/xJe2vstQI7goOCNewin6EYhxdC&#10;T4eE1Ehogamoi9jAoKbxWiRxBMUz2kfwDrRk2Ls8KwJhGp2+dBcTejkWnQwMagveCEkAbR+ESFZ1&#10;szogDCO/+T09WQYGbxtvjCQGBv+oMCQxMKgChiQGBlXAkMTAoAoYkhgYVAFDEgODKmBIYmBQBQxJ&#10;DAyqwP8D+9tGYmj7mfoAAAAASUVORK5CYIJQSwMEFAAGAAgAAAAhAB5dWuLfAAAACgEAAA8AAABk&#10;cnMvZG93bnJldi54bWxMj0FLw0AUhO+C/2F5gje7SUtSjdmUUtRTEWwF8bbNviah2bchu03Sf+/r&#10;yR6HGWa+yVeTbcWAvW8cKYhnEQik0pmGKgXf+/enZxA+aDK6dYQKLuhhVdzf5TozbqQvHHahElxC&#10;PtMK6hC6TEpf1mi1n7kOib2j660OLPtKml6PXG5bOY+iVFrdEC/UusNNjeVpd7YKPkY9rhfx27A9&#10;HTeX333y+bONUanHh2n9CiLgFP7DcMVndCiY6eDOZLxoWcfLhKMK5ukLCA4sFwmfO1ydNAFZ5PL2&#10;QvEHAAD//wMAUEsDBBQABgAIAAAAIQAubPAAxQAAAKUBAAAZAAAAZHJzL19yZWxzL2Uyb0RvYy54&#10;bWwucmVsc7yQwYrCMBCG7wv7DmHu27Q9LLKY9iKCV3EfYEimabCZhCSKvr2BZUFB8OZxZvi//2PW&#10;48Uv4kwpu8AKuqYFQayDcWwV/B62XysQuSAbXAKTgitlGIfPj/WeFiw1lGcXs6gUzgrmUuKPlFnP&#10;5DE3IRLXyxSSx1LHZGVEfURLsm/bb5nuGTA8MMXOKEg704M4XGNtfs0O0+Q0bYI+eeLypEI6X7sr&#10;EJOlosCTcfi37JvIFuRzh+49Dt2/g3x47nADAAD//wMAUEsBAi0AFAAGAAgAAAAhALGCZ7YKAQAA&#10;EwIAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAA7AQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;rvMAygcDAADTCAAADgAAAAAAAAAAAAAAAAA6AgAAZHJzL2Uyb0RvYy54bWxQSwECLQAKAAAAAAAA&#10;ACEAzpZMedoOAADaDgAAFAAAAAAAAAAAAAAAAABtBQAAZHJzL21lZGlhL2ltYWdlMS5wbmdQSwEC&#10;LQAKAAAAAAAAACEAYvU1XdsYAADbGAAAFAAAAAAAAAAAAAAAAAB5FAAAZHJzL21lZGlhL2ltYWdl&#10;Mi5wbmdQSwECLQAUAAYACAAAACEAHl1a4t8AAAAKAQAADwAAAAAAAAAAAAAAAACGLQAAZHJzL2Rv&#10;d25yZXYueG1sUEsBAi0AFAAGAAgAAAAhAC5s8ADFAAAApQEAABkAAAAAAAAAAAAAAAAAki4AAGRy&#10;cy9fcmVscy9lMm9Eb2MueG1sLnJlbHNQSwUGAAAAAAcABwC+AQAAji8AAAAA&#10;">
+        <w:pict w14:anchorId="69FD7A94">
+          <v:group id="Gruppo 2" o:spid="_x0000_s1026" style="position:absolute;margin-left:58.75pt;margin-top:13.45pt;width:308.75pt;height:44.8pt;z-index:251659264;mso-width-relative:margin" coordsize="39216,5689" o:gfxdata="UEsDBBQABgAIAAAAIQCxgme2CgEAABMCAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRwU7DMAyG&#10;70i8Q5QralN2QAit3YGOIyA0HiBK3DaicaI4lO3tSbpNgokh7Rjb3+8vyXK1tSObIJBxWPPbsuIM&#10;UDltsK/5++apuOeMokQtR4dQ8x0QXzXXV8vNzgOxRCPVfIjRPwhBagArqXQeMHU6F6yM6Rh64aX6&#10;kD2IRVXdCeUwAsYi5gzeLFvo5OcY2XqbynsTjz1nj/u5vKrmxmY+18WfRICRThDp/WiUjOluYkJ9&#10;4lUcnMpEzjM0GE83SfzMhtz57fRzwYF7SY8ZjAb2KkN8ljaZCx1IwMK1TpX/Z2RJS4XrOqOgbAOt&#10;Z+rodC5buy8MMF0a3ibsDaZjupi/tPkGAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAX3JlbHMvLnJlbHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrb&#10;Ub/Q94l/f/hMi1qRJVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG&#10;5lrLq9biZkxWOiqY22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nT&#10;NEV3j6o9feQzro1iOWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMA&#10;UEsDBBQABgAIAAAAIQCu8wDKBwMAANMIAAAOAAAAZHJzL2Uyb0RvYy54bWzsVslu2zAUvBfoPxAq&#10;0F4cy7tjN3YQZIOBtDW6fABNURIRcQFJL/n7DmnH8ZJuORQo0IMlko98mhm+IX12vpIVWXDrhFaj&#10;pFlvJIQrpjOhilHy7evNyWlCnKcqo5VWfJQ8cJecj1+/OluaIW/pUlcZtwRJlBsuzSgpvTfDNHWs&#10;5JK6ujZcIZhrK6lH1xZpZukS2WWVthqNXrrUNjNWM+4cRq/WwWQc8+c5Z/5TnjvuSTVKgM3Hp43P&#10;WXim4zM6LCw1pWAbGPQFKCQVCh/dprqinpK5FUeppGBWO537OtMy1XkuGI8cwKbZOGBza/XcRC7F&#10;cFmYrUyQ9kCnF6dlHxe31nwxUwsllqaAFrEXuKxyK8MbKMkqSvawlYyvPGEYbA9azXa/lxCGWLd3&#10;OuhtNGUlhD9axsrrnYW9QfdwYfr42XQPjBFsiN9GAbSOFPh1pWCVn1uebJLI38ohqb2fmxNslqFe&#10;zEQl/EMsPGxLAKUWU8Gmdt2BmFNLRAYj9DrddmvQ7HcSoqhE4U+kpIVQnOyGMu4YinEbQ9UTppUX&#10;HBMvqaXec8trxAk505WukeuKS444QcmidESNVLrQb9+sLt7Hx6SK67mae00KZEEKTWC+6t3kghjt&#10;LZ/NOFFaERgGuTHdWu69rgcrBEaBxJoSDZLfaXbvsOCypKrgF87AUuAXZqf702N3T49ZJcyNqKpQ&#10;RKG9UR6MD8r3mc1bW+NKs3kgvPa65RU2QStXCuMSYodczjjUtpMsAqJDZ9lnAIyudiDrWRk+ngPE&#10;ZhwFtg1ExE8gAx0HJ5DZ8oPOsGcUKkZXHzih3Wn02x3ULmoe70Z3fYw8eqLb7LS7OGyiJRqd01aM&#10;bysbslrnb7mWJDQAH4jjZ+jizgXsmPo4JaBXOogYOVVqbwATw0jkEZBvmiCy3ks0/hnL9HoQbTDo&#10;DI4csxP5qWG2LgmeqBHGLSsFGlgkCvXfJFlrXad/xyQwwPF10eyHU/HHp/5T4f+pN571QLxEcHNG&#10;S21u+XA17/bR3v0vMv4OAAD//wMAUEsDBAoAAAAAAAAAIQDOlkx52g4AANoOAAAUAAAAZHJzL21l&#10;ZGlhL2ltYWdlMS5wbmeJUE5HDQoaCgAAAA1JSERSAAAAeAAAAHkIAwAAAMXmFUUAAAFiUExURf//&#10;/wB3XqcdZ9gpLyldnmCWKwBjswBfsQBmtABhsgBdsABotQBbsPD0+fT3+wBvUwBXrtbh78bW6efu&#10;9uHp85652hpvuHaezdgkK6MAXgBQrKW93M7b7L3O5bLI4lyUI1aLxBpXnIKl0FeRFlGOAI2t1Jus&#10;ywBOlzF3u2GSx0aBwM3bv5O0dWqbOv329tYWH9UAAOjq6bq2tEGIc7O6ut3e3oCRseHN1ax/k54A&#10;VW+PRzpsAFmAHdTcyYykcV6CLMrPw629mkl1APL17YGpXbfMpZuzg3WgS7K9pKvElczc1461qPPN&#10;zto9QuN2d/C/v9pkZfji4diBgLLGwOikpXuml4KjZ9mrqV6Rf+iSkt1RVE+POMdDKstjYgBjQq1L&#10;AcCgncCSj8uHhgBqbRFgjE5ynKgAScMfSqpkiLC3xLNOf8eGo1Z4rd24yaIyasKttgA2jHRnm9Oc&#10;sVlHi2yGsbKUombximEAAA0zSURBVGiB7Vr7X9NYFg+l5NmmNM+WpG2aEppEaGlpQVwdcRBxYFAe&#10;4iq74zruCxCYWQf//z335tG0TZ/g/rKez0e8SW7zved97s0hiO/0nb7T/zMVTFXO/q/A0rLsj7I2&#10;yaZYWv32mDz6Iy7Y3pXEkY4gFW3yGyPzgqvjgZ3ybrikif5LK1ThG8KmNZehJDxUWQHfSSlYAoRG&#10;Ot8O1uRYxaa8C5nEShYoH0/iXP6bAS8oGm+Q3oXAqh6wOghYL6TvCzmLdOn6F/PYutLznHfZK2oZ&#10;TH3evC9ksOZAtGBdmCHDM2eR9nQekMralqVQ1t3Q0mroK9J88C7fukSONgq6zDFd3GmsA4LnFftu&#10;ek9zZNEfFlLBSGO8JWRdhmVZups32sbi0GTiblSgFcmHYwsEX3BEAOQCMeiWqUnd81nNW/EdcUGu&#10;pOENTFqXXRazLQ6ebs1HH6rSwImDKevZEm97bks4Ckcx6qiUYM5HdGtSyhTACumBZGkSr9ugaLnL&#10;YLYf/enxk95fyZQWjjWKHSKbgVRk1eBdaN1ppzci//Dj08dPt3tuplO0nBXwkosUNVXK5G3FX69B&#10;xoaDR4+fPn681Xu3QFIkDuJCxyEmJJn1HUWk5+OM5NmPjx8/avfdliwVubmk+LZBZI2xIUUTyUhU&#10;/PRDaELstGeP3m41BrwibYdiMlh9TFzeSLGunCZMZoSsao1BuJCsgwCrUcaYuMBr0aUpWtU4e9is&#10;7ScPnvTaVkASE2QsUeEmcmZJVlhGIeNlDPRgeW4R0/OdWHAxcCRn8nShmyRjxD/aqSyW5jwqVRaX&#10;B/FNICN3Bz8cTEU3zhOfrFTmolSq7Ax8g8JlCalg2cro4M0PucK0g7gtdWDhX2V5wMtMzlVtjkqR&#10;rjZgRkiqbQ/PaDuLwOLK7q6Pu/J8t1SZq+zGzpVYjqRswxLEkdnZohSOGVYoA27l7Va78WTR4/dF&#10;u731ApbyPG6y66rF7FgZUmJdSfcVErvIJ5XS3APkvg984F00t7Fcqbzon8yPH6sdVE8YSqFoqW6s&#10;G+xWVto4aiz7Wq54QfOnxcW+TDUB8S4LZqAobCo1T8aJaGfRx93e9S2s8pLwkVeGeBWB4vBQh9Zd&#10;hlYcbZBmSiU/Om+DpCsvVgD8B18ly4svh7w367DkwtCFEbALU+LtGiB3XvrReQe5chvkXdr172y/&#10;bfK1Ae8UDJJRrFFWxssKpfS6Hb+3v5bZ71gcgnzRfgLwi2FmbPycO3j1+qjvhQWI/LY8jnGLJt0d&#10;6HhAzWTWTsNkhFS8CFJ/XpqrPAun/XxYX12dPe6GlmyScotD/TjyMNvlCHtrmZnMu5NGI5wBrJae&#10;t7FTld5GfrdxXAd6H/0xbH1GbWONAWZ3+mFmZuakK/eCiisvAXh7pTS321WFHB3Wc/WDKNMjs6LE&#10;Qe52++0KsbvW6LYb5MVtxOlPFRB59/w39dlcvV/TiIRY3ovzBdggQbgU5egi32VmZtYa3TraXgHV&#10;YkbBrSJK9uj16mxutQ9Zl41UKjZHOrQIBR5UO8WFiE2fAm6m3WMbSMW+Qy+XSm97DfYV8DzrIXuC&#10;0jXwJ4rlnNgcxdla1kkBhAM5lDgBtcLNPYR72uufO5XSW1+zkCx2e0vNo9XZ2fohGhzkDuG3Bkey&#10;imNl4007qzAUp3CCmLZtH3CPIMCsZjL7vTXd81LpZYC2C9Gs+2ntaBao/meCmK3P1l9ByqMdfYgb&#10;i7rpKrA0F20G9xHwCXGSQcgza2tr796dnu6fnOztNRqNbYhXofR3KpVnR0CvX7958/7Vq8Ozs7OD&#10;HADnzhoEcJ47aBM6O7LukgqOzaUKIcdrMxHKYPoAT/7imxamxbm/5iBwrK4iF85hmsUsfyTOgONf&#10;WgSRGut4RtdQhQgsn9T4DzMxBOgrkUp++W8Ib7aP6sd87bD+SxOW6M5PtHurBZLusJvJzKxhmUfs&#10;qfbm+Pjw7KAe8BwA585gUruFZha0CTfq+yHw6T5S8Fa73WiDkht8l+jgRru9t9dsfvz10/HxQcjz&#10;yWRoscC9oWsQ8fxxR+rNsX6ioo2SpShORB0YGIND0BxvrRA8kH5z3cCFYlGWLUtVnb7jRy1loD04&#10;p5ARC0TA707WPL73xoAFa0LazX36lOsChgjCshzHsnTfdsygRLTBEsTorhKAM2DbnsQzo1V2dIBw&#10;62cfWw3kwa3wgW1bWlGxBd3tA3Y5qPvRWVkx1dmcgjdntkAAbcz0SOSfIVJBlP7UAsSzXO4wCpxG&#10;f4C/PmCVdkwOFdROKrJF/IDjJhFo+3Qo7uvVHCTEw2YLmcNZrv5pq8MWOtawFVQ694YSkSVJdOJt&#10;k9HDwLWQzca7D8jEhuC+R6lh9mPLc3Hg/GPH2V0OAVNow97n0byG07BsRIPMSabD5R7Yd2ZmoHG/&#10;gixcP262vGUf1XNnrQ4Hsgl4RUiKuj7mGSfy4PAC5eYBxl1DYfksYBeVIfVfW7EzxyRgOWJSuOqL&#10;MzEw5/rsp2aHRwiYzTE9fwCtdet1/+//+GdMDLv+1799o/LodT338U4Mg1F1s5itltf7z7aIWj5x&#10;HqmPavX6cetuDCNfzkReYZbLF3FvvEzkI+t5tfpLK2Z5kyK/6whNTCaTrTi7/JzPPwwvau8P7wEX&#10;qJOZitXk1VbclOt84iaC1b4XXEIINzRXyVgVA5Obifxvwfh6vBQaJdGJKcsKvwcbAL2cjFcxQSQS&#10;+XN/Z15LXPY/5011WOgwabb//HKpuuSzYJZBxSGw8J8vHdY+5xOJDR/4JrHV9xKZIoeVmhab6t/e&#10;rFfXPQC+mkxeBZJO31b/2LzcCCaBkgPzqiXy/T5cZNmhR11azIHtennd4xJMK1Sxliwn/8gnNj/7&#10;TB9tJgLzOtqMAcaRekJaLyc94KtkoOLsFawheXEObOavvVkg6oRnXtf5OOApaKlcxaxIIOkkAuZv&#10;YVS+am0R18Dn5g2WN1qEZ14wmhq4ywAFCJPof2RayIu1KgzKt6hSJzYQo5vnIO8vaIRuHSUSl62B&#10;LxtKhe5jHxHECm/kMVwbSRkGS01foTcAmE98wUvA5gVB7LwL2Bzj6BaRbtBM9wYawsYtNi3Auy0j&#10;/ORFJ+mdI1bzlxvwN3HTQOad+BoNMmlaGeM8gpAcjrR7THupnKyup68AEWEi9V5Ev4JgIXuU/w3h&#10;3nSlYgtCQ1oZ9Tlfpsn+k7B01QP0qXzbkwKuO8gJJPAuSYvoy4bFysN1LbOkGrOxMyOw4MrN3nC9&#10;kYhAg1dFn5ukSvAcqiBNd6DA03T81zEUsgKqLvXhQrC6jIj7YZRh3oEdhENC9Eiz3ECexVRYb1tG&#10;9IHQQb6Ir6XOA+T8Zc/CsgZAW/zQz1hphfYGRYWe7/r0s+Qjly+2Biz7xge+afZFj6zD0JylcANx&#10;0Wdq5MG6Cw7V88kpQL4Kd1aSHsm8tc8ex/kYXAxN0tywYC2SnFV06D6HArooexZWvpIFXdDMq+oS&#10;sbF5c/7lemPj+ty3LpDzgGipO8M/YhdIkgGH8ptpQqlKsAGQbj3ochUTOHOb+AJJYnNzMx+w+7DV&#10;3NjoJOkurYw4BsmqjuZPKVKBQ1vVahJu6rfJMiaAv71oonq2/RB0m0cEEforlNbnm5s3gfVZ0/Xi&#10;FEnOXwH/exIHTSj7LpbWgZYumltBGd3Y+PoQEaC2Gzgt58+9J2mSU6boTiiQ6PMcJvH3ZKf0qKHD&#10;lx6PaqAjGbyQDQzsT03bHOkVNBM0XgmkYgfAxFW1XF0ar2K9BKl/3QquVBJ/TLUWxu790WmmoNKh&#10;Sy3dDogb/fTl/Ldmx7xkmnYIgRozMYKJkRDkVCwn3UA/qvWeHA+mRjt6CiYotBt0doyByzEy4cU4&#10;yWYnb9vJGh2jklyaGrs9wsKdTKiZRLSZaVqz5jkzdNu0McEb8BI1Vub9HkRJm8wjQbq0OXWjUZGy&#10;XMarHIz5yXogTdJSGHraZjKB5GgPV2DALPkxgkEgFw20ZHH0FOaBSCc5wxspDGQWfmFEnwFv0ozi&#10;dyYxakGhVYYc1UoSS9nga42MWxt4jh2O65KuETgsq9CKAJtPdRpFi345kqYpnIS9FtS00/uh0Hfb&#10;AmreCHAUzpmmpcp/of9T1de0gboTeYeCwk1wHdXCLUBF1XBdvPXtapNUx27wGUw6yYj+y8C8VAYV&#10;jDJkEDKFRiqt2Ar2uSzHGapqeYBF6q7dgqC6wC1MViBMCh91Wowl6gXEsQz7bZ3DR6NFjgRK4dlC&#10;0Oo3PWWDjlOoygXgFHOvhh3GBQrKZtvP3JJesDjcVCTad2/4DpsqNNrg/FYlg3MsrYgeZFlXM6IN&#10;Pe49aLeHinRYGrgKNZ9awEJNKTQXOI0gos61aXoih5JOhgnaVXRJwBwTiuLQjudQWfR9kL3Hfl+f&#10;pIVAsemwkRB1xomq3zbGmwo3uptockqHQV+K9PQiW1cpv54U713M3ZTlFEc1vepbRh6rsmMXN3ci&#10;nWNYilrAwMUFFD0K4zUx3QeJWc/S+KmK9u/0nb7TfdJ/AWjZnU1tAPnYAAAAAElFTkSuQmCCUEsD&#10;BAoAAAAAAAAAIQBi9TVd2xgAANsYAAAUAAAAZHJzL21lZGlhL2ltYWdlMi5wbmeJUE5HDQoaCgAA&#10;AA1JSERSAAAAyQAAAEIIBgAAAP2x8h4AAAABc1JHQgCuzhzpAAAABGdBTUEAALGPC/xhBQAAAAlw&#10;SFlzAAAXEQAAFxEByibzPwAAGHBJREFUeF7tnfdXl9eWxv0P5pdZa2atO3PvzNy5dzL3ZmISozFq&#10;NDEqsfduosYUu7ErdlQERUAQxYoUQarSREQFG/ZeQEEQsYCg2LvuWZ+tL3n5StMo4l3nWeu7FL5v&#10;f8+zy7P3OdQRAwODSlHH8RcGBgZlYUhiYFAFDEkMDKqAIYmBQRUwJDEwqAKGJAYGVcCQxMCgChiS&#10;GBhUAUMSA4MqYEhiYFAFDEkMDKrAOyHJrVu3HH9lYFBr8UZJ8uDBAzmXnS07tu+QpI1JcvnSpTLf&#10;37hxQ7akpEjshljZtnWbpKWlSXFxcZltDAxqG94YSbKzsiU+Ll7Wx8RIZmamhK5dK4nxCfLs2bPS&#10;bRIS4pUcp0+fltRtqUoofs7OypKnT5+WOZ6BQW3Ba5PkyuXLEh4app5g/959sj46Rgf8tm3bJH13&#10;umSdPSsbYmLk4cOHpfucyTwjkRERcvnyZdmwYYOkbE6RPenpsikpSVavWiUnT5yQ+/fvlzmPgcG7&#10;xmuR5EJeniRt3CihIWslKipSwsPDZVPSJomJjpY9e/bIoYMH1aPk5ubq9pY3efT4saTv3i1rVgfI&#10;kSNHJON0hpJmbUiILFvqL3NcZktIULB6pEePHjmc1cDg3eCVSXL71m1ZFxYm57LPic8iHxk2ZIh4&#10;zJ+v4VVCQoKEBAWJn+9iyc3J0e2zsrLk0KFDcuTwkdJj8LvY9RskdsMG2ZiQKPGxcbJh/Xr1RJBj&#10;08Yk8V20SAoLC21nNjB4N3hlkiRvStYwaeuWLfJlo8aycIGHjP11tKxcvlxC14ZKYMAaOXfunGRm&#10;ZOi/x48dl7t378rBAwfl/PnzcvrUKSkoKNDQKycnR5KTNklEeIT4LV4s6enpcvXqVbl48aISLzoq&#10;yvH0BgY1jmqT5MD+/ZJ1NkuWLF4s53PPy8hhw2W+m7scO3pUZkybLsePH9dc49ILRYvBfrXwamnY&#10;9OTxE7lWXCzFRUX684W8C3L61GlVxBbMXyCzZszU3IT9IWJJSYlER0VLZkZmmeswMKhpVIskBw8e&#10;lAXu7jJ5wiSJioiUxIQEGT1qlJw9e1ZSt26TnHPn5MTx43I+N1eePHniuHu5YDs8BuTasztdQ7SJ&#10;4yfIo8ePpKCwUD0M+UnQmkANye7du+d4CAODGkGVJMHiEwalbtsm7Vq30cSbUGhj4kbNLXakbS+z&#10;PbUQEnaS8pMnTsrjR4/kzp07+l1eXp7knMvRXOPmzZtl9jt86JCEBAfLtq1bVUImpHOZNUuKiosk&#10;LDRURQIDg3eBSkny4MFDSU5O1pAoODBIxo0Zo3mHu5ubSrb+S5ZKyfUS3Rbp9vixY6psUffAU2Rk&#10;ZMj169dlziwXKS6+puR5cP+BFBUVab6SnZ0tDx8+0P0Jrw4eOCBTnZ1lY2KihK9bp0S8cOGC5i4k&#10;+XxvYFDTqJQkJNc7d+zUxNvHe5HMd3OTYYOHyJRJk0vrG+D6tety9MhRzUksUBzMz8+XjNOnpU+v&#10;3jrAr1y5UkbavXbtmib4EEmPc/267Nq1S2svSMJxsbFSXFQsKcmbtQC5YtkyU3Q0qHFUSpLtaWmy&#10;b+9eDaucJ02Wvr36yA/9B2iOQoJN0g6BIIi9aAj4fUFhgdZBkjdtUs+A93Csf6gHOn5cQzI+eCLC&#10;rYuXLikJw9aGyrrQMMnLOy+R4eEqCBgY1CQqJMmNkhKtV5Ar0G81aOAP0rtHL1mxbLmqVsizSpRj&#10;x8ptWOR3qFerVqxUwgSsXi27du4q1xNAlDNnzqgHgSTUVMhpIM8yf385ceKEXgN1lJ07dzrubmDw&#10;VlEhSSgWUuA7cviwKloLPTzEdc4cDY8iwsO19QR1yyoaOgKSJMQn6DEAgxyC2Xu57CCZP3r0qB4X&#10;clGRv3vvnoSHrdM+r83Jm2XXzp2y3H+Z3H0hBBgY1AQqJAkhFuRI25Yqngs8ZPLESWrFNycnS1Bg&#10;oCbz5BRFV4t0gJN48zuLBHiPubNna9IN8i/ky5TJkzVpt/Dg/n3dj/2pn6B4cUzyHSr4kGXh/AVy&#10;+NBhOXTwkOZHVPvZx8CgplAhSc6eOavtIgzKGdOny7SpU9Ur+Pr4ypXLV3QbBivJNgoUStaBAwfl&#10;8OHDsn//fs1DZs6YIY8fPy495ry5rhIVGSm7d+2W/fv26+fkyZOSl3dBycGxIBmf0NBQ7Q9zmTFT&#10;pjpPET9fXwkOChLX2XNeq13l9M18cT0VLu6Z62v9x/V0pITn75JnUr7Xra0o2b5TLvmvkMurA9+D&#10;zxq5vDJA7uU87y+sDBWShDZ2OnvdXOfJiOHDZcXy5eLp4aG5A2Dwey5cKH179ZbANYFay6D4t3rl&#10;KlXCFrjPV+tvB4TwWuipn5UrVmhdBI+xNjhEBn7fX2a7uKgHAhfzLympOOfM6dNVACA/4l9qMa+K&#10;gPNbpc7qz6VOSIva/1nTWOpvnSBPnr2cv9VmnB05Vnb8079I+h//Uus/u//wZ9n9r/8hRbEJjrfx&#10;EiokCYU/vAgh0vixY9Wq0y5iqVh3bt/W3ACZNmDVqlIZ91XBMSgUIgSgbt29c1c9SWFBgXotQrtZ&#10;M2eKl6eneHt5y9GjvzVKvgoC81KlzpomUiesde3/BDWTRqnO7x1JssZMkJ3//O+y589/q/Wf9P/8&#10;QMlSHL/R8TZeQoUkuX37tixftkz69e4js11mqxyLJ6A95OmTp7J/3z45cOCAKlxU3b09PbUa/ypA&#10;FFjk5a1JPdIux9+Tvqc0RCMHwePgnaIjo7SISe3ldbC7OFO673aTPvu8a/2nR/p8mZcRI08rEDlq&#10;KwrXRUrWr+Pk3KRptf8zcapkj3eW28dOON7GSyiXJMi0BVcKJCYmWr7v10/mzpmjU3Itb4FEi5yL&#10;dHsxP197t2hdmT3LRRUsEvjKwPGZQ+Iyc6Yel+5g8hq8FORjTgqFSRJ5uo0pLIaFhel8E0gTExXt&#10;eEgDg7eGcklyJjNTc4rwdeESuGaN1ioYxAArjxQbFxdXRv6FGPR5+fkuVot//do12xF/A8Ty9vTS&#10;vESLiw/LFhdRzwjhtmzZIgUFhTrB65cff5JRI0aqFEyhketxLEoaGLwtlEuSvXv2aCFv3959Oj+E&#10;vIAwh4ZF1Csq7fHx8TpV17E4SOI9Y9o0KS7+Teq1g3Bt1vQZ5SpUJOT+S5ao9EwoR20EyTgmOkbm&#10;zZmrhUuIQ7JPu4qBQU2gXJJAkIzMTM0TmGqLanXzxg0t8AUFBsmJ4ye0lnHs2PGXWuPpvaL5sTJQ&#10;jKTd3pFgeCuaGmm7T9m8WVdcAVtStsjkiRNVaSNPIdyixmJgUBMolyRYeZb7wbInxMfL6JGjtMkQ&#10;z0GHLnkDg9UqFFog2aeWwSxEC1ToyVXo97JAgs48kSKHPiy8EKFWWmqq1lrCQsNk1cqV2hmMiJCW&#10;miYzp01X6Vjes6TW4P1FuSQBiYmJatlRoMhPpk2ZokXAnTt26IfcITU1tXR7BjghGT1a1lpaFBSR&#10;jzes36ATqlCokHfJa+jp4vj2eSW02m/atEl2bN+ubfQQ0X3ePE3e886f1+NPc56ixDMwqClUSBJy&#10;AgYrIRfzRijssSIKXbmEWhQKGazWdFzUKAqNVOmpoSDbznOdV1p8zM+/oPPhORZ5xpbNKdo9jNeC&#10;ODqf5OBBFQVulNzQxSM4t7eXl+zds1d7yZiPEh0ZaRa0M6hRVEgSBjJtKMzjSE5KEte5c7Wg6OPt&#10;reEUeQkegco8fV4k5Lt37VLlabm/v06SynUo+TNdNykpSb/3X+ovmzdvlidPnzxvlMzNVcWKJkeE&#10;gQ0x65VozH+/deu2diTjUajs21tdqgvyH8f8CVjH4t/KpGuuzXE6QG0ABoZrq6hx1BE8g9ct/L4J&#10;8Iwren8lDtfF835bKiYqa3njoTxUSBLAXJLEhEQdnM6TJ4vLLBeZNGGitpFkZj4PeThZYeFVfUmo&#10;WizogLQLeRwH1eMnj5UMVPMXLlggY0aP1guFkNaidDyUCJWeA2Xu7DkyaMAA9SKEX0uXLFF5+nVA&#10;uPbjwB80H7LA/Q347nt5+uyperZ5c+eW2ccOOgIWeXk5/lqBgaAgev8dzMOnxjR+9JhSj14ZCJM7&#10;tm0nTt+0kG6du8je9D2Om7wSCI8Jx18FhO6MJzuIQn4e9KM0b/aV9OnZS069eEdL/ZZqjvumgcGc&#10;NH7CS21TFaFSksB6FpmLiYkRT4+FMn3qNK1X8C+5hF2dojWeHIUBw4C25rU7wlovGDIwP6Q8q0Ze&#10;w5peA/sP0P4xJOl9+/ZJcGDga7fJ4+3+649/kpnTZ5T+buTw4fLBf/9V1xK7dPHiSy/cvpokBVOW&#10;R7JASGndf27OOWnetJnknvtNyOA7+/5WT1pFKG/lSvviF9a51KPZrCuevnXLVnr9FmjtcQTnb/F1&#10;c53uwOIdC+bP1xzT7oEcPSnf2a/LugaMH95g+tSpMnb06HK9WHnXAAixiSjs+OmHQdK7R0/NYYf8&#10;/Iv06NpN750u8LMvwnVwz/YMHQ2w9TPPx/6srWvmeq3r5F9CeHtHemWolCSAQUxotMRviVa8se5Y&#10;eY/5C7TgB1mszl3AEkCES9q+UsEEKzqMmVQFrP3YnrYW5osg/5Kg+y7y0QUoSOCZW/+6LSkA7/bp&#10;R3Wl/qf1lGhMJf7wg/+VL+o30Af7fK6Kvw4U50mTZMTQYWp1kb8BbTkUVrWx08NDunTsJN/37acv&#10;PSYqSv70h3/T5ZbwdOzbv993Mm70GDmfmyPjx4yVNk7fqqF5ZHu59+4+rxkN/uln6dC2nQSsWq2/&#10;5z6HDx0qndt3UMkdoPpRVO3Vo4e4z3MrPQbF1c4dOmqeRl43cdx4aePkpHK5XSbnu0/+7yN9tnYw&#10;UOjPY3Byv8zfAVjz/v36Sfs2bXVGKAgPC9NrxdoTCXDexg2/KDOQeX5817Fde5k+ZepL0xronqBb&#10;wwLjp1njJurVAUtPMYB5J0QshN2AcdHWqbUMGzxY3x2qJzNWQUJcvI4VpojTcMt1Lfbx0e+YXTts&#10;yFD5oX9/fV+svwDIsUkZqoMqSQKQer08vVSh4qX5LfYT74WemqQzD97OagY74RRt8JCFB2itkkI7&#10;PXNDCLkYIBYgCoOLLl+aGKnNMCgI32iNpxWFtpffA47fqX0HafR5Q324SNBNvmikg4Bwi58H9R+g&#10;BGr4WX1xd52npGn8eUN9kRCAQc+Drfv3D2XHjh0aFkJ2HjyehH93pKXJ3/76PxISFKJrlbEeQL9e&#10;vfVFNm3UWJdHssBxuQZIuTY4WBo1+Fx74aZMdpYJY8epEWrcsKF6C1a0hNAohDxXC5AEwnIsXx8f&#10;HZzI9i2/bi5ha39bYYZnvNRviXz89w+lZfPm4jxx0vO10a5elQaf1hO3ua4qqrAfJMW6jx87Tknz&#10;9ZdNNaxzmTlL/0++SR6J4jli2LAyHo+wtH3rNpqfdu/SVebbCA3o9mbwW+D8bVo5qQjEmPl1xEgV&#10;eCD4xPHjxcvDQ+t2Des3UMIQMvN8khI36n2D7/v0lcCAAPVQeCNKCCycyNikJlev7scSFxsnPbt1&#10;k8kTJuo+Ti1a6oo81UG1SAKQa2NjY2X1qtX6MqiXkMifOnlKrStxJXNC7MBr8HseRGFBody6VXYZ&#10;IeowEIi8BOJQPKT1hLZ85sR37dxZc5yjR47Ik3K80quAgYaV8fHyltatWklrp29VZOjUrr3mSqh2&#10;Q38ZrGFju29bq4W9e/eOWiXWE0OyxkqzwF7Pbt2lS6fOGnpiBNi2Q5u2WifC833Xp2/peXt171E6&#10;O5O8jgFggZVmunTopNOTAYMFj0aexH6Qp17duppLLPXzk6mTnUv3tQBJyC+oOTHA1r7wfHio8ra3&#10;lpjt0qGjTqSDlOx/8WK+PuOunTrrIOvbs1eph+jeuYveF4sRLnBzLz0WORyGzA53Vzf1DHgnBiJe&#10;1A48Fu/WArlUq29aKElY/JCa2mcffyz5Fy7o/5cs9pP10dGamwI8IUS7fv2aejTmJ/Xo0lW7xjFg&#10;GHLqehi6Y0ePybrQUBk+ZKjuS7jOsrwYDO6fcL86qJIkWKirhYVaN0GZwlLgykmiOSkrwZ88eUpn&#10;HnJj1oopDBjHRRt4INZ8eAYWBCOhzsjM0Ao8LpPQak1AgFowXCqEYVlUxxzoVQFJCF+Ic79t0VK+&#10;69NHK/utmn+jJKddnxfI9bVt5SSXL17Ua+zcsaNe48rlK/Thk5yTsCKD/zpilA5oVtj/tmUrvWce&#10;PJ3T1rVCGJ4VGDRgYOn/AUaijVNrNQyEF1hp2n7Yjjk0eFaKuOR3JLyWFbSD+8JD8nwgMe8GEK7N&#10;dZlduh0dE6z+b4GuCMienZ2l3pSwkedMWIgH5DvIwn1A3r1792qYh8exwDVCBjvoycOwcO0k6JDS&#10;DsI1pmBY4L6/afaVRguA8OirL5tqmDZj6jTtBURd7dS+vX7PmIMcgAUTCZkxCIBcZpG3t3okRACM&#10;K94U4wdWrlypng+SYBy3btlaeh2VoVKS0O1LuIObY4EGJjzh0ggZli9brr1VMBtvgCfgb5Qg4d65&#10;fUcr5nysZUrZhsFFAg5Z2D4rK1sHCssOEe+zP7UY8gAGLmEDFgzhgKLk7+n+PXXqlLRu5aReAWIT&#10;fkGYpo2b6LlCgkNUYYEkqD90N0PyDm3b6j4r/JdpCAQ5cPOzZsxQC8xCfSSKXzdtKot9fHVxPZJQ&#10;S15E+GjWpImSBULa1TlIRdLNon9Y8G6duqj3XRe2TvMD1jkbM+pXDWcJWzi/IzBKLZt/o56Gd9Gs&#10;yZfyXd++ap0Z+Bb4Uxgtvvpaj/vjgIHSoF49FUioSTVv+pWeH7JAesInwmkGLyET1w5RWc7WTjwM&#10;x+ef1S9zT/T3EfIRmhIaQTg7COOQ8e0g/G3w6WdquAgpCS0B4R65L3lx+zZtlBwYEowo4NjkgpZa&#10;NmbkKD0GxP3ko7oqtISGhGguB+jaGDp4sJKEkJB2p+qgUpLg5nFnkRGR6goJSSAAJyHcGj50mC4Q&#10;wZq9JGlYMWYlLlu6tDT0gjQUBmlOBLxw4nmaGGlUpHERq8bgIgZFGGDwWOdnoJKP0AoDWaurbTui&#10;pOSGyrz2Cj/JLgk590Nij3CAZWOwMfBJQrE23DOhB9fA92xH8k5sbnkM7jElJUWuXLmsRVi74rM9&#10;bbvOmyGOtwNr2bNrdx0UTDEg7reAcSDR55ycA69nb+2xg4Q1JTlZ/4/Fp8vaklEtcD2EVhigRZ5e&#10;arEBxgAisKYZgx6vaG3P35exir+Ae8TQWSCvJLLA09oBIbkGno/j8rQ8O8d2JoD15xnhvSxQ0LbO&#10;h5El0rDnEfZ3BXieq1as0Jw2MT5ef0aVxLAB3iGiAPcGsezrxFWGCkny5EVLPAShZR6rTsKEMmWB&#10;k+Amx44eo4U/vIFOznqxBBBWGc/DjTDgARV2JmnRyBgXFyvzXF1Vs0YNwn3b5UFeEGznnFgyHqR9&#10;IL3vYFG/Nq2ehzfvCkx3IMSyVB+Dl1EhSXh4WDdUEBoKsTJId5CGMMxeqSY569Ozp84jIWzhj/ng&#10;5pb4+amiwiIO/IwFI3GFWEh6hA+tnZw0NLBWgwRYe3IUiIXVoWWfsI8/0QBZ/1GAp+J+qmvR3gZu&#10;3byp14AgYVA+KiQJLhbvYIVFxK+4SohDbrJlS4oOYgiB9o2WTnWUkCxgdYDKvbi6+Lg4lS1ZgZHl&#10;ifijooRg62PWa1JG/QOvA4mYpUjiyzbEtpyfOJgYFjfJddg7jA0MagIVkgQQGhFz8qFNHjkO70C8&#10;idxGwqUkiIpW74DkBmlQHYijiasjIiJ0sFsegNAN1YqFuFlYAgmTWJu4moISIR6dwOQo7EN/FwvW&#10;UWdAPHjfltkxeP9RKUkAeQWL0mH5UZ8IhZAjWXsLtYAqPAn77Jmz1AMg7zGbke5ffkbxQdHYunWr&#10;egzqHlbIRu8MyTiyIT1iJM9IoGxLDSMqMkLnkFAIMn/Mx+BdoUqSWCBHQXnA0lvJMz/jZZA5CZNQ&#10;vJjqy3TbEcOGqxxJK8BiX19Vfmi9+PjDj1RvJ8xiGVS8BJVlCIUnQQLOyckt9UpU9ctba9jAoKZQ&#10;bZIAJDeqwxS/kNUIl6gmIxOTVNOCQTUVL1D/k0817ALId0iLWiCaNk2LPuQxkAXvorWQ6GgN3/SP&#10;jSZu1L+HUpHkaWBQk3glklhA0ULzJzwi/EJzd3dz11CLnquff/xJe2vstQI7goOCNewin6EYhxdC&#10;T4eE1Ehogamoi9jAoKbxWiRxBMUz2kfwDrRk2Ls8KwJhGp2+dBcTejkWnQwMagveCEkAbR+ESFZ1&#10;szogDCO/+T09WQYGbxtvjCQGBv+oMCQxMKgChiQGBlXAkMTAoAoYkhgYVAFDEgODKmBIYmBQBQxJ&#10;DAyqwP8D+9tGYmj7mfoAAAAASUVORK5CYIJQSwMEFAAGAAgAAAAhAB5dWuLfAAAACgEAAA8AAABk&#10;cnMvZG93bnJldi54bWxMj0FLw0AUhO+C/2F5gje7SUtSjdmUUtRTEWwF8bbNviah2bchu03Sf+/r&#10;yR6HGWa+yVeTbcWAvW8cKYhnEQik0pmGKgXf+/enZxA+aDK6dYQKLuhhVdzf5TozbqQvHHahElxC&#10;PtMK6hC6TEpf1mi1n7kOib2j660OLPtKml6PXG5bOY+iVFrdEC/UusNNjeVpd7YKPkY9rhfx27A9&#10;HTeX333y+bONUanHh2n9CiLgFP7DcMVndCiY6eDOZLxoWcfLhKMK5ukLCA4sFwmfO1ydNAFZ5PL2&#10;QvEHAAD//wMAUEsDBBQABgAIAAAAIQAubPAAxQAAAKUBAAAZAAAAZHJzL19yZWxzL2Uyb0RvYy54&#10;bWwucmVsc7yQwYrCMBCG7wv7DmHu27Q9LLKY9iKCV3EfYEimabCZhCSKvr2BZUFB8OZxZvi//2PW&#10;48Uv4kwpu8AKuqYFQayDcWwV/B62XysQuSAbXAKTgitlGIfPj/WeFiw1lGcXs6gUzgrmUuKPlFnP&#10;5DE3IRLXyxSSx1LHZGVEfURLsm/bb5nuGTA8MMXOKEg704M4XGNtfs0O0+Q0bYI+eeLypEI6X7sr&#10;EJOlosCTcfi37JvIFuRzh+49Dt2/g3x47nADAAD//wMAUEsBAi0AFAAGAAgAAAAhALGCZ7YKAQAA&#10;EwIAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAA7AQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;rvMAygcDAADTCAAADgAAAAAAAAAAAAAAAAA6AgAAZHJzL2Uyb0RvYy54bWxQSwECLQAKAAAAAAAA&#10;ACEAzpZMedoOAADaDgAAFAAAAAAAAAAAAAAAAABtBQAAZHJzL21lZGlhL2ltYWdlMS5wbmdQSwEC&#10;LQAKAAAAAAAAACEAYvU1XdsYAADbGAAAFAAAAAAAAAAAAAAAAAB5FAAAZHJzL21lZGlhL2ltYWdl&#10;Mi5wbmdQSwECLQAUAAYACAAAACEAHl1a4t8AAAAKAQAADwAAAAAAAAAAAAAAAACGLQAAZHJzL2Rv&#10;d25yZXYueG1sUEsBAi0AFAAGAAgAAAAhAC5s8ADFAAAApQEAABkAAAAAAAAAAAAAAAAAki4AAGRy&#10;cy9fcmVscy9lMm9Eb2MueG1sLnJlbHNQSwUGAAAAAAcABwC+AQAAji8AAAAA&#10;">
             <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
               <v:stroke joinstyle="miter"/>
               <v:formulas>
                 <v:f eqn="if lineDrawn pixelLineWidth 0"/>
                 <v:f eqn="sum @0 1 0"/>
                 <v:f eqn="sum 0 0 @1"/>
                 <v:f eqn="prod @2 1 2"/>
                 <v:f eqn="prod @3 21600 pixelWidth"/>
                 <v:f eqn="prod @3 21600 pixelHeight"/>
                 <v:f eqn="sum @0 0 1"/>
                 <v:f eqn="prod @6 1 2"/>
                 <v:f eqn="prod @7 21600 pixelWidth"/>
                 <v:f eqn="sum @8 21600 0"/>
                 <v:f eqn="prod @7 21600 pixelHeight"/>
                 <v:f eqn="sum @10 21600 0"/>
               </v:formulas>
               <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
               <o:lock v:ext="edit" aspectratio="t"/>
             </v:shapetype>
             <v:shape id="Immagine 1645329174" o:spid="_x0000_s1027" type="#_x0000_t75" alt="Immagine che contiene Carattere, simbolo, Elementi grafici, logo&#10;&#10;Il contenuto generato dall'IA potrebbe non essere corretto." style="position:absolute;left:34073;top:345;width:5143;height:5048;visibility:visible" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQACkMcVywAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9fT8Iw&#10;EH834Ts0R+KLgY6JAweFKNEEX0xkGuPbuR7bwnpd2gLz21MTEx/v9/+W69604kTON5YVTMYJCOLS&#10;6oYrBe/F82gOwgdkja1lUvBDHtarwdUSc23P/EanXahEDGGfo4I6hC6X0pc1GfRj2xFHbm+dwRBP&#10;V0nt8BzDTSvTJMmkwYZjQ40dbWoqD7ujUWDn1f7z9eux+N5uXp6Kj+zYu/RGqeth/7AAEagP/+I/&#10;91bH+dn07ja9n8ym8PtTBECuLgAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAA&#10;ABUBAAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQACkMcVywAA&#10;AOMAAAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/wIA&#10;AAAA&#10;">
               <v:imagedata r:id="rId7" o:title="Immagine che contiene Carattere, simbolo, Elementi grafici, logo&#10;&#10;Il contenuto generato dall'IA potrebbe non essere corretto"/>
             </v:shape>
             <v:shape id="Immagine 663509949" o:spid="_x0000_s1028" type="#_x0000_t75" alt="Immagine che contiene simbolo, logo, cerchio, design&#10;&#10;Il contenuto generato dall'IA potrebbe non essere corretto." style="position:absolute;width:17329;height:5689;visibility:visible" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQC2y36/ywAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvQv/D8gredGNrQxNdxSoFeyjYtD14e2SfSTD7Nt3davz3rlDocZiZb5j5sjetOJHzjWUFk3EC&#10;gri0uuFKwdfn6+gZhA/IGlvLpOBCHpaLu8Ecc23P/EGnIlQiQtjnqKAOocul9GVNBv3YdsTRO1hn&#10;METpKqkdniPctPIhSVJpsOG4UGNH65rKY/FrFOzf19OfI7t08/ad9bsXvXNFuVJqeN+vZiAC9eE/&#10;/NfeagVp+viUZNk0g9uleAfk4goAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAA&#10;ABUBAAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQC2y36/ywAA&#10;AOIAAAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/wIA&#10;AAAA&#10;">
               <v:imagedata r:id="rId8" o:title="Immagine che contiene simbolo, logo, cerchio, design&#10;&#10;Il contenuto generato dall'IA potrebbe non essere corretto"/>
             </v:shape>
           </v:group>
         </w:pict>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007811B6" w:rsidRDefault="007811B6" w:rsidP="007811B6">
+    <w:p w14:paraId="21F0B5F1" w14:textId="77777777" w:rsidR="007811B6" w:rsidRDefault="007811B6" w:rsidP="007811B6">
       <w:pPr>
         <w:pStyle w:val="Pidipagina"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="9638"/>
         </w:tabs>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="007811B6" w:rsidRDefault="00442FFF" w:rsidP="00022D4D">
+    <w:p w14:paraId="2A8093AD" w14:textId="77777777" w:rsidR="007811B6" w:rsidRDefault="00442FFF" w:rsidP="00022D4D">
       <w:pPr>
         <w:pStyle w:val="Pidipagina"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="9638"/>
           <w:tab w:val="left" w:pos="8160"/>
         </w:tabs>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Hlk109835834"/>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00753A15">
         <w:t xml:space="preserve">                         </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:p w:rsidR="007811B6" w:rsidRDefault="007811B6" w:rsidP="007811B6">
+    <w:p w14:paraId="21AE255F" w14:textId="77777777" w:rsidR="007811B6" w:rsidRDefault="007811B6" w:rsidP="007811B6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6946"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="007811B6" w:rsidRDefault="007811B6" w:rsidP="007811B6">
+    <w:p w14:paraId="30DC78F7" w14:textId="77777777" w:rsidR="007811B6" w:rsidRDefault="007811B6" w:rsidP="007811B6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6946"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:b/>
           <w:i/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="007811B6" w:rsidRDefault="007811B6" w:rsidP="00CE7293">
+    <w:p w14:paraId="15197233" w14:textId="77777777" w:rsidR="007811B6" w:rsidRDefault="007811B6" w:rsidP="00CE7293">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6946"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E66553">
         <w:rPr>
           <w:b/>
           <w:i/>
         </w:rPr>
         <w:t>Allegato A</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> – Servizio Civile </w:t>
       </w:r>
       <w:r w:rsidR="00CE7293">
         <w:rPr>
           <w:b/>
           <w:i/>
         </w:rPr>
         <w:t>Universale Italia</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007811B6" w:rsidRDefault="007811B6" w:rsidP="007811B6">
+    <w:p w14:paraId="0C3ED989" w14:textId="77777777" w:rsidR="007811B6" w:rsidRDefault="007811B6" w:rsidP="007811B6">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="007811B6" w:rsidRDefault="007811B6" w:rsidP="007811B6">
+    <w:p w14:paraId="622C096D" w14:textId="77777777" w:rsidR="007811B6" w:rsidRDefault="007811B6" w:rsidP="007811B6">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="007811B6" w:rsidRDefault="007811B6" w:rsidP="007811B6">
+    <w:p w14:paraId="4E727E54" w14:textId="77777777" w:rsidR="007811B6" w:rsidRDefault="007811B6" w:rsidP="007811B6">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="007811B6" w:rsidRPr="009B1071" w:rsidRDefault="007811B6" w:rsidP="007811B6">
+    <w:p w14:paraId="19652D4A" w14:textId="77777777" w:rsidR="007811B6" w:rsidRPr="009B1071" w:rsidRDefault="007811B6" w:rsidP="007811B6">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E00A86">
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">SCHEDA ELEMENTI ESSENZIALI DEL </w:t>
       </w:r>
       <w:r w:rsidRPr="009B1071">
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>PROGETTO ASSOCIATO AL PROGRAMMA DI INTERVENTO</w:t>
       </w:r>
@@ -259,1943 +258,1610 @@
       <w:r w:rsidR="009137C5">
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Avviso </w:t>
       </w:r>
       <w:r w:rsidR="003C2D6C">
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>202</w:t>
       </w:r>
       <w:r w:rsidR="009D6952">
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007811B6" w:rsidRPr="009B1071" w:rsidRDefault="007811B6" w:rsidP="007811B6">
+    <w:p w14:paraId="59874261" w14:textId="77777777" w:rsidR="007811B6" w:rsidRPr="009B1071" w:rsidRDefault="007811B6" w:rsidP="007811B6">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="007811B6" w:rsidRPr="004E6317" w:rsidRDefault="007811B6" w:rsidP="007811B6">
+    <w:p w14:paraId="350A5C8E" w14:textId="77777777" w:rsidR="007811B6" w:rsidRPr="004E6317" w:rsidRDefault="007811B6" w:rsidP="007811B6">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004E6317">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">In ciascun box è riportato il riferimento alla specifica voce della scheda progetto oppure al sistema </w:t>
       </w:r>
       <w:r w:rsidR="00A55D96">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>H</w:t>
       </w:r>
       <w:r w:rsidRPr="004E6317">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">elios. All’ente è richiesto di riportare gli elementi significativi per consentire al giovane una visione complessiva del progetto prima di leggere in dettaglio il progetto stesso. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007811B6" w:rsidRPr="00CE7293" w:rsidRDefault="007811B6" w:rsidP="007811B6">
+    <w:p w14:paraId="698D7AD7" w14:textId="77777777" w:rsidR="007811B6" w:rsidRPr="00CE7293" w:rsidRDefault="007811B6" w:rsidP="007811B6">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="007811B6" w:rsidRPr="00DC754A" w:rsidRDefault="007811B6" w:rsidP="005F353E">
+    <w:p w14:paraId="73AE8057" w14:textId="77777777" w:rsidR="007811B6" w:rsidRPr="00DC754A" w:rsidRDefault="007811B6" w:rsidP="005F353E">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:autoSpaceDE w:val="0"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DC754A">
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>TITOLO DEL PROGETTO:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007811B6" w:rsidRPr="00DC754A" w:rsidRDefault="005F353E" w:rsidP="005F353E">
+    <w:p w14:paraId="087E7B93" w14:textId="77777777" w:rsidR="007811B6" w:rsidRPr="00DC754A" w:rsidRDefault="005F353E" w:rsidP="005F353E">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:autoSpaceDE w:val="0"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DC754A">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Bellezza fragile</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005F353E" w:rsidRPr="00DC754A" w:rsidRDefault="005F353E" w:rsidP="005F353E">
-[...8 lines deleted...]
-    <w:p w:rsidR="007811B6" w:rsidRPr="00DC754A" w:rsidRDefault="007811B6" w:rsidP="005F353E">
+    <w:p w14:paraId="77577484" w14:textId="77777777" w:rsidR="005F353E" w:rsidRPr="00DC754A" w:rsidRDefault="005F353E" w:rsidP="005F353E">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="711DDC0B" w14:textId="77777777" w:rsidR="007811B6" w:rsidRPr="00DC754A" w:rsidRDefault="007811B6" w:rsidP="005F353E">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:autoSpaceDE w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DC754A">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>SETTORE E</w:t>
       </w:r>
       <w:r w:rsidR="00536A36" w:rsidRPr="00DC754A">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>D</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC754A">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> AREA DI INTERVENTO:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005F353E" w:rsidRPr="00DC754A" w:rsidRDefault="005F353E" w:rsidP="005F353E">
+    <w:p w14:paraId="218F8803" w14:textId="77777777" w:rsidR="005F353E" w:rsidRPr="00DC754A" w:rsidRDefault="005F353E" w:rsidP="005F353E">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DC754A">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>Settore</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005F353E" w:rsidRPr="00DC754A" w:rsidRDefault="005F353E" w:rsidP="005F353E">
+    <w:p w14:paraId="1A6191DD" w14:textId="77777777" w:rsidR="005F353E" w:rsidRPr="00DC754A" w:rsidRDefault="005F353E" w:rsidP="005F353E">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DC754A">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>A - Assistenza</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005F353E" w:rsidRPr="00DC754A" w:rsidRDefault="005F353E" w:rsidP="005F353E">
+    <w:p w14:paraId="2C259CA9" w14:textId="77777777" w:rsidR="005F353E" w:rsidRPr="00DC754A" w:rsidRDefault="005F353E" w:rsidP="005F353E">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DC754A">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>Area</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005F353E" w:rsidRPr="00DC754A" w:rsidRDefault="005F353E" w:rsidP="005F353E">
+    <w:p w14:paraId="39F7BCE9" w14:textId="77777777" w:rsidR="005F353E" w:rsidRPr="00DC754A" w:rsidRDefault="005F353E" w:rsidP="005F353E">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DC754A">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">04 - Pazienti affetti da patologie temporaneamente e/o permanentemente invalidanti e/o in </w:t>
-[...13 lines deleted...]
-    <w:p w:rsidR="005F353E" w:rsidRPr="00DC754A" w:rsidRDefault="005F353E" w:rsidP="005F353E">
+        <w:t>04 - Pazienti affetti da patologie temporaneamente e/o permanentemente invalidanti e/o in fase</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7017155A" w14:textId="77777777" w:rsidR="005F353E" w:rsidRPr="00DC754A" w:rsidRDefault="005F353E" w:rsidP="005F353E">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00DC754A">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>terminale</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
-[...1 lines deleted...]
-    <w:p w:rsidR="005F353E" w:rsidRPr="00DC754A" w:rsidRDefault="005F353E" w:rsidP="005F353E">
+    </w:p>
+    <w:p w14:paraId="409B0E50" w14:textId="77777777" w:rsidR="005F353E" w:rsidRPr="00DC754A" w:rsidRDefault="005F353E" w:rsidP="005F353E">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DC754A">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>Area Secondaria</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007811B6" w:rsidRPr="00DC754A" w:rsidRDefault="005F353E" w:rsidP="005F353E">
+    <w:p w14:paraId="1780ED34" w14:textId="77777777" w:rsidR="007811B6" w:rsidRPr="00DC754A" w:rsidRDefault="005F353E" w:rsidP="005F353E">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:autoSpaceDE w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DC754A">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">05 - Persone affette da dipendenze (tossicodipendenza, etilismo, tabagismo, </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>05 - Persone affette da dipendenze (tossicodipendenza, etilismo, tabagismo, ludopatia...)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4818AB13" w14:textId="77777777" w:rsidR="005F353E" w:rsidRPr="00DC754A" w:rsidRDefault="005F353E" w:rsidP="005F353E">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7567C0CE" w14:textId="77777777" w:rsidR="007811B6" w:rsidRPr="00DC754A" w:rsidRDefault="007811B6" w:rsidP="005F353E">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+        </w:pBdr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00DC754A">
         <w:rPr>
-          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
-[...35 lines deleted...]
-        <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-      </w:pPr>
-[...5 lines deleted...]
-        </w:rPr>
         <w:t>DURATA DEL PROGETTO:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005F353E" w:rsidRPr="00DC754A" w:rsidRDefault="005F353E" w:rsidP="005F353E">
+    <w:p w14:paraId="285C94ED" w14:textId="77777777" w:rsidR="005F353E" w:rsidRPr="00DC754A" w:rsidRDefault="005F353E" w:rsidP="005F353E">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DC754A">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>Durata Mesi</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007811B6" w:rsidRPr="00DC754A" w:rsidRDefault="005F353E" w:rsidP="005F353E">
+    <w:p w14:paraId="02CA05C5" w14:textId="77777777" w:rsidR="007811B6" w:rsidRPr="00DC754A" w:rsidRDefault="005F353E" w:rsidP="005F353E">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:autoSpaceDE w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DC754A">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>12</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005F353E" w:rsidRPr="00DC754A" w:rsidRDefault="005F353E" w:rsidP="005F353E">
+    <w:p w14:paraId="1B4BF67D" w14:textId="77777777" w:rsidR="005F353E" w:rsidRPr="00DC754A" w:rsidRDefault="005F353E" w:rsidP="005F353E">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00BE2031" w:rsidRDefault="007811B6" w:rsidP="001E6392">
+    <w:p w14:paraId="4C3BDB6D" w14:textId="77777777" w:rsidR="00BE2031" w:rsidRDefault="007811B6" w:rsidP="001E6392">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:autoSpaceDE w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DC754A">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>OBIETTIVO DEL PROGETTO:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE2031" w:rsidRDefault="00D56D62" w:rsidP="001E6392">
+    <w:p w14:paraId="2F5DB00D" w14:textId="77777777" w:rsidR="00BE2031" w:rsidRDefault="00D56D62" w:rsidP="001E6392">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:autoSpaceDE w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:b/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007700F9">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">4) </w:t>
       </w:r>
       <w:r w:rsidRPr="007700F9">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:b/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>Obiettivo del progetto (*)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001E6392" w:rsidRDefault="001E6392" w:rsidP="001E6392">
+    <w:p w14:paraId="3837B931" w14:textId="77777777" w:rsidR="001E6392" w:rsidRDefault="001E6392" w:rsidP="001E6392">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:autoSpaceDE w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E6392">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>Il progetto “La bellezza di capirsi” si propone di migliorare la comunicazione tra cittadini in condizioni di fragilità e i servizi sanitari, al fine di facilitare l’accesso alle cure e ridurre le barriere informative, relazionali e organizzative che ostacolano l’esercizio pieno del diritto alla salute. Parallelamente, promuove una comunicazione efficace per diffondere stili di vita sani e azioni di prevenzione delle malattie rivolte all’intera popolazione, con l’obiettivo di favorire l’equità e il benessere collettivo.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001E6392" w:rsidRPr="001E6392" w:rsidRDefault="001E6392" w:rsidP="001E6392">
+    <w:p w14:paraId="4CC857CE" w14:textId="77777777" w:rsidR="001E6392" w:rsidRPr="001E6392" w:rsidRDefault="001E6392" w:rsidP="001E6392">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:autoSpaceDE w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="001E6392" w:rsidRPr="001E6392" w:rsidRDefault="001E6392" w:rsidP="001E6392">
+    <w:p w14:paraId="3CDD4CDB" w14:textId="77777777" w:rsidR="001E6392" w:rsidRPr="001E6392" w:rsidRDefault="001E6392" w:rsidP="001E6392">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:autoSpaceDE w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E6392">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">CONTRIBUTO CHE IL PROGETTO FORNISCE ALLA PIENA REALIZZAZIONE DEL PROGRAMMA </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001E6392" w:rsidRPr="001E6392" w:rsidRDefault="001E6392" w:rsidP="001E6392">
+    <w:p w14:paraId="10DA514B" w14:textId="77777777" w:rsidR="001E6392" w:rsidRPr="001E6392" w:rsidRDefault="001E6392" w:rsidP="001E6392">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:autoSpaceDE w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E6392">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Il progetto “La bellezza di capirsi” contribuisce in modo diretto alla piena realizzazione del programma “SGUARDI </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="001E6392">
+        <w:t xml:space="preserve">Il progetto “La bellezza di capirsi” contribuisce in modo diretto alla piena realizzazione del programma “SGUARDI DI BELLEZZA”, che intende ripartire dalle persone più vulnerabili, promuovendone il benessere, l’inclusione e la partecipazione attiva alla vita della comunità. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="226D54A8" w14:textId="77777777" w:rsidR="001E6392" w:rsidRPr="001E6392" w:rsidRDefault="001E6392" w:rsidP="001E6392">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+        </w:pBdr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DI</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      </w:pPr>
       <w:r w:rsidRPr="001E6392">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> BELLEZZA”, che intende ripartire dalle persone più vulnerabili, promuovendone il benessere, l’inclusione e la partecipazione attiva alla vita della comunità. </w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="001E6392" w:rsidRPr="001E6392" w:rsidRDefault="001E6392" w:rsidP="001E6392">
+        <w:t>Il progetto si inserisce pienamente negli obiettivi e negli ambiti d’azione previsti dal Piano Triennale per il Servizio Civile Universale e dall’Agenda 2030:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57558387" w14:textId="77777777" w:rsidR="001E6392" w:rsidRPr="001E6392" w:rsidRDefault="001E6392" w:rsidP="001E6392">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:autoSpaceDE w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E6392">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Il progetto </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>•</w:t>
+      </w:r>
       <w:r w:rsidRPr="001E6392">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">si </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="001E6392">
+        <w:tab/>
+        <w:t>Obiettivo 3 – Assicurare la salute e il benessere per tutti e per tutte le età</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06A3AB5C" w14:textId="77777777" w:rsidR="001E6392" w:rsidRPr="001E6392" w:rsidRDefault="001E6392" w:rsidP="001E6392">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+        </w:pBdr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>inserisce pienamente negli obiettivi e negli ambiti d’azione previsti dal Piano Triennale per il Servizio Civile Universale e dall’Agenda 2030:</w:t>
-[...11 lines deleted...]
-        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001E6392">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-      </w:pPr>
+        <w:t>•</w:t>
+      </w:r>
       <w:r w:rsidRPr="001E6392">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>•</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="001E6392">
+        <w:tab/>
+        <w:t>Obiettivo 4 – Fornire un’educazione di qualità, equa ed inclusiva e un’opportunità di apprendimento per tutti</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FF1AFAE" w14:textId="77777777" w:rsidR="001E6392" w:rsidRPr="001E6392" w:rsidRDefault="001E6392" w:rsidP="001E6392">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+        </w:pBdr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:tab/>
-[...12 lines deleted...]
-        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001E6392">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-      </w:pPr>
+        <w:t>•</w:t>
+      </w:r>
       <w:r w:rsidRPr="001E6392">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>•</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="001E6392">
+        <w:tab/>
+        <w:t>Ambito di azione c) – Sostegno, inclusione e partecipazione delle persone fragili nella vita sociale e culturale del Paese</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05ED7617" w14:textId="77777777" w:rsidR="001E6392" w:rsidRPr="001E6392" w:rsidRDefault="001E6392" w:rsidP="001E6392">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+        </w:pBdr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:tab/>
-[...2 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+      </w:pPr>
       <w:r w:rsidRPr="001E6392">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>ed</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="001E6392">
+        <w:t>Attraverso un supporto personalizzato, sia concettuale che fisico, il progetto dà una risposta concreta ai bisogni delle persone che, per condizioni di fragilità linguistica, culturale, cognitiva o sociale, rischiano di non accedere in modo pieno e consapevole ai servizi di ospedalieri di cura, favorendo una relazione più empatica tra cittadino e sistema sanitario. Le campagne di comunicazione sanitaria per la promozione della salute, prese nel loro insieme, si propongono di intervenire per promuovere il benessere complessivo della comunità romagnola .</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01D7F599" w14:textId="77777777" w:rsidR="001E6392" w:rsidRPr="001E6392" w:rsidRDefault="001E6392" w:rsidP="001E6392">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+        </w:pBdr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> inclusiva e un’opportunità di apprendimento per tutti</w:t>
-[...11 lines deleted...]
-        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001E6392">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="001E6392">
+        <w:t>L’Azienda USL della Romagna, attraverso questo progetto, opera in coerenza con la propria missione istituzionale di promozione, tutela e miglioramento della salute della popolazione residente e presente sul territorio, garantendo i livelli essenziali di assistenza secondo quanto previsto dalla normativa nazionale e regionale.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54F5AC9F" w14:textId="77777777" w:rsidR="001E6392" w:rsidRPr="001E6392" w:rsidRDefault="001E6392" w:rsidP="001E6392">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+        </w:pBdr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>•</w:t>
-      </w:r>
+      </w:pPr>
       <w:r w:rsidRPr="001E6392">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:tab/>
-[...212 lines deleted...]
-    <w:p w:rsidR="001E6392" w:rsidRDefault="001E6392" w:rsidP="001E6392">
+        <w:t>In questo modo, il progetto “La bellezza di capirsi” rappresenta un ponte concreto tra i bisogni di orientamento e accessibilità delle persone fragili e l’azione sistemica dei servizi sanitari, rafforzando il significato del programma “SGUARDI DI BELLEZZA” come strumento di inclusione, cura e partecipazione.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FEC38E3" w14:textId="77777777" w:rsidR="001E6392" w:rsidRDefault="001E6392" w:rsidP="001E6392">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:autoSpaceDE w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C17E31">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>RUOLO ED ATTIVITÁ DEGLI OPERATORI VOLONTARI:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001E6392" w:rsidRDefault="001E6392" w:rsidP="001E6392">
+    <w:p w14:paraId="544F473D" w14:textId="77777777" w:rsidR="001E6392" w:rsidRDefault="001E6392" w:rsidP="001E6392">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:autoSpaceDE w:val="0"/>
         <w:rPr>
           <w:highlight w:val="white"/>
           <w:shd w:val="clear" w:color="auto" w:fill="00FFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BF7456">
         <w:rPr>
           <w:highlight w:val="white"/>
           <w:shd w:val="clear" w:color="auto" w:fill="00FFFF"/>
         </w:rPr>
         <w:t>Si riportano nel dettaglio le attività assegnate agli operatori volontari nel presente progetto in corrispondenza delle diverse tipologie di attività individuate alla voce 5.1. e secondo la tempistica descritta alla voce 5.2.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001E6392" w:rsidRDefault="001E6392" w:rsidP="001E6392">
+    <w:p w14:paraId="006CC2DC" w14:textId="77777777" w:rsidR="001E6392" w:rsidRDefault="001E6392" w:rsidP="001E6392">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:autoSpaceDE w:val="0"/>
         <w:rPr>
           <w:highlight w:val="white"/>
           <w:shd w:val="clear" w:color="auto" w:fill="00FFFF"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00BF7456">
         <w:rPr>
           <w:highlight w:val="white"/>
           <w:shd w:val="clear" w:color="auto" w:fill="00FFFF"/>
         </w:rPr>
-        <w:t>Risulta</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00BF7456">
+        <w:t xml:space="preserve">Risulta importante precisare che gli Operatori Volontari SCU che scelgono l’AUSL della Romagna entrano a fare parte di un’organizzazione complessa che rappresenta la base del Sistema Sanitario Nazionale e all’interno della quale troveranno equipe di professionisti pronte ad accoglierli e a fornirgli la guida e il supporto necessari a </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:highlight w:val="white"/>
           <w:shd w:val="clear" w:color="auto" w:fill="00FFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve"> importante precisare che gli Operatori Volontari SCU che scelgono l’AUSL della Romagna entrano a fare parte di un’organizzazione complessa che rappresenta la base del Sistema Sanitario Nazionale e all’interno della quale troveranno equipe di professionisti pronte ad accoglierli e a fornirgli la guida e il supporto necessari a </w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF7456">
         <w:rPr>
           <w:highlight w:val="white"/>
           <w:shd w:val="clear" w:color="auto" w:fill="00FFFF"/>
         </w:rPr>
-        <w:t>s</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00BF7456">
+        <w:t xml:space="preserve">volgere le attività previste per il raggiungimento degli obiettivi progettuali. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="677C2146" w14:textId="77777777" w:rsidR="001E6392" w:rsidRDefault="001E6392" w:rsidP="001E6392">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:autoSpaceDE w:val="0"/>
         <w:rPr>
           <w:highlight w:val="white"/>
           <w:shd w:val="clear" w:color="auto" w:fill="00FFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve">volgere le attività previste per il raggiungimento degli obiettivi progettuali. </w:t>
-[...10 lines deleted...]
-        <w:autoSpaceDE w:val="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF7456">
         <w:rPr>
           <w:highlight w:val="white"/>
           <w:shd w:val="clear" w:color="auto" w:fill="00FFFF"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00BF7456">
+        <w:t>L’esperienza dell’Ente AUSL della Romagna nei progetti di Servizio Civile ha evidenziato come la formazione Generale e Specifica rivesta un ruolo cardine  all’interno del progetto e che in aggiunta alla formazione d’aula risulti prezioso il lavoro di guida quotidianamente svolto dall’OLP e dall’intera equipe dei professionisti presenti nelle sedi secondi il principio “dell’imparare facendo” proprio del Servizio Civile e considerando le cautele necessarie per chi opera in un contesto così particolare come quello sanitario.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="201572D8" w14:textId="77777777" w:rsidR="001E6392" w:rsidRDefault="001E6392" w:rsidP="001E6392">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:autoSpaceDE w:val="0"/>
         <w:rPr>
           <w:highlight w:val="white"/>
           <w:shd w:val="clear" w:color="auto" w:fill="00FFFF"/>
         </w:rPr>
-        <w:t>L’esperienza dell’Ente AUSL della Romagna nei progetti di Servizio Civile ha evidenziato come la formazione Generale e Specifica rivesta un ruolo cardine</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+      </w:pPr>
       <w:r w:rsidRPr="00BF7456">
         <w:rPr>
           <w:highlight w:val="white"/>
           <w:shd w:val="clear" w:color="auto" w:fill="00FFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve">  </w:t>
-[...45 lines deleted...]
-        <w:t xml:space="preserve"> umana che consente agli Operatore Volontari SCU di acquisire competenze e conoscenze spendibili per il proprio futuro lavorativo.</w:t>
+        <w:t>Un percorso di crescita quotidiana professionale ed umana che consente agli Operatore Volontari SCU di acquisire competenze e conoscenze spendibili per il proprio futuro lavorativo.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:vertAnchor="text" w:tblpXSpec="right" w:tblpY="1"/>
         <w:tblOverlap w:val="never"/>
         <w:tblW w:w="4938" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
-        <w:tblLook w:val="0000"/>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2129"/>
         <w:gridCol w:w="1476"/>
         <w:gridCol w:w="5846"/>
       </w:tblGrid>
-      <w:tr w:rsidR="001E6392" w:rsidRPr="00BF7456" w:rsidTr="009E65A6">
+      <w:tr w:rsidR="001E6392" w:rsidRPr="00BF7456" w14:paraId="095DB8CA" w14:textId="77777777" w:rsidTr="009E65A6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="001E6392" w:rsidRDefault="001E6392" w:rsidP="009E65A6">
+          <w:p w14:paraId="71E3836F" w14:textId="77777777" w:rsidR="001E6392" w:rsidRDefault="001E6392" w:rsidP="009E65A6">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:spacing w:after="100" w:afterAutospacing="1" w:line="0" w:lineRule="atLeast"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0062517B">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>LE ATTIVITA</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>’</w:t>
             </w:r>
             <w:r w:rsidRPr="0062517B">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> SONO SVOLTE DA TUTTE LE SEDI </w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> PROGETTO</w:t>
+              <w:t xml:space="preserve"> SONO SVOLTE DA TUTTE LE SEDI DI PROGETTO</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001E6392" w:rsidRDefault="001E6392" w:rsidP="009E65A6">
+          <w:p w14:paraId="403637A7" w14:textId="77777777" w:rsidR="001E6392" w:rsidRDefault="001E6392" w:rsidP="009E65A6">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:spacing w:after="100" w:afterAutospacing="1" w:line="0" w:lineRule="atLeast"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="001E6392" w:rsidRDefault="001E6392" w:rsidP="009E65A6">
+          <w:p w14:paraId="7B01E518" w14:textId="77777777" w:rsidR="001E6392" w:rsidRDefault="001E6392" w:rsidP="009E65A6">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:spacing w:after="100" w:afterAutospacing="1" w:line="0" w:lineRule="atLeast"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Ufficio Relazioni con il Pubblico </w:t>
             </w:r>
             <w:r w:rsidRPr="0031616B">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>URP</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001E6392" w:rsidRPr="004E2F1A" w:rsidRDefault="001E6392" w:rsidP="009E65A6">
+          <w:p w14:paraId="12BECB59" w14:textId="77777777" w:rsidR="001E6392" w:rsidRPr="004E2F1A" w:rsidRDefault="001E6392" w:rsidP="009E65A6">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:spacing w:after="100" w:afterAutospacing="1" w:line="0" w:lineRule="atLeast"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004E2F1A">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
               <w:t>SED</w:t>
             </w:r>
             <w:r w:rsidRPr="004E2F1A">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>E</w:t>
             </w:r>
             <w:r w:rsidRPr="004E2F1A">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> Forlì 172525</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001E6392" w:rsidRPr="004E2F1A" w:rsidRDefault="001E6392" w:rsidP="009E65A6">
+          <w:p w14:paraId="3C8BD219" w14:textId="77777777" w:rsidR="001E6392" w:rsidRPr="004E2F1A" w:rsidRDefault="001E6392" w:rsidP="009E65A6">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:spacing w:after="100" w:afterAutospacing="1" w:line="0" w:lineRule="atLeast"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004E2F1A">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
               <w:t>SED</w:t>
             </w:r>
             <w:r w:rsidRPr="004E2F1A">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>E</w:t>
             </w:r>
             <w:r w:rsidRPr="004E2F1A">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> Ravenna 172526 </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001E6392" w:rsidRPr="004E2F1A" w:rsidRDefault="001E6392" w:rsidP="009E65A6">
+          <w:p w14:paraId="5B07EED5" w14:textId="77777777" w:rsidR="001E6392" w:rsidRPr="004E2F1A" w:rsidRDefault="001E6392" w:rsidP="009E65A6">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:spacing w:after="100" w:afterAutospacing="1" w:line="0" w:lineRule="atLeast"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004E2F1A">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
               <w:t>SED</w:t>
             </w:r>
             <w:r w:rsidRPr="004E2F1A">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>E</w:t>
             </w:r>
             <w:r w:rsidRPr="004E2F1A">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Cesena codice </w:t>
-[...15 lines deleted...]
-              <w:t>: 172529</w:t>
+              <w:t xml:space="preserve"> Cesena codice sede: 172529</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001E6392" w:rsidRPr="001A6BD8" w:rsidRDefault="001E6392" w:rsidP="009E65A6">
+          <w:p w14:paraId="5A6254D8" w14:textId="77777777" w:rsidR="001E6392" w:rsidRPr="001A6BD8" w:rsidRDefault="001E6392" w:rsidP="009E65A6">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:spacing w:after="100" w:afterAutospacing="1" w:line="0" w:lineRule="atLeast"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004E2F1A">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
               <w:t>SED</w:t>
             </w:r>
             <w:r w:rsidRPr="004E2F1A">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>E</w:t>
             </w:r>
             <w:r w:rsidRPr="004E2F1A">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Rimini codice </w:t>
-[...15 lines deleted...]
-              <w:t>: 172527</w:t>
+              <w:t xml:space="preserve"> Rimini codice sede: 172527</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001E6392" w:rsidRPr="00BF7456" w:rsidTr="009E65A6">
+      <w:tr w:rsidR="001E6392" w:rsidRPr="00BF7456" w14:paraId="1F9DF03E" w14:textId="77777777" w:rsidTr="009E65A6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1126" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="001E6392" w:rsidRPr="00BF7456" w:rsidRDefault="001E6392" w:rsidP="009E65A6">
+          <w:p w14:paraId="6B86DA72" w14:textId="77777777" w:rsidR="001E6392" w:rsidRPr="00BF7456" w:rsidRDefault="001E6392" w:rsidP="009E65A6">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:spacing w:after="0" w:line="100" w:lineRule="atLeast"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF7456">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Azione</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001E6392" w:rsidRPr="00BF7456" w:rsidRDefault="001E6392" w:rsidP="009E65A6">
+          <w:p w14:paraId="2F77490B" w14:textId="77777777" w:rsidR="001E6392" w:rsidRPr="00BF7456" w:rsidRDefault="001E6392" w:rsidP="009E65A6">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:spacing w:after="0" w:line="100" w:lineRule="atLeast"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF7456">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Progetto</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="781" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="001E6392" w:rsidRPr="00BF7456" w:rsidRDefault="001E6392" w:rsidP="009E65A6">
+          <w:p w14:paraId="0E39E7C4" w14:textId="77777777" w:rsidR="001E6392" w:rsidRPr="00BF7456" w:rsidRDefault="001E6392" w:rsidP="009E65A6">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:spacing w:after="0" w:line="100" w:lineRule="atLeast"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF7456">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>RUOLO</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001E6392" w:rsidRPr="00BF7456" w:rsidRDefault="001E6392" w:rsidP="009E65A6">
+          <w:p w14:paraId="5E7D0997" w14:textId="77777777" w:rsidR="001E6392" w:rsidRPr="00BF7456" w:rsidRDefault="001E6392" w:rsidP="009E65A6">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:spacing w:after="0" w:line="100" w:lineRule="atLeast"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF7456">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Operatore Volontario SCU</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3093" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="001E6392" w:rsidRPr="00BF7456" w:rsidRDefault="001E6392" w:rsidP="009E65A6">
+          <w:p w14:paraId="7DE5D951" w14:textId="77777777" w:rsidR="001E6392" w:rsidRPr="00BF7456" w:rsidRDefault="001E6392" w:rsidP="009E65A6">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:spacing w:after="0" w:line="100" w:lineRule="atLeast"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:highlight w:val="white"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="00FFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF7456">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:highlight w:val="white"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="00FFFF"/>
               </w:rPr>
               <w:t>Attività</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001E6392" w:rsidRPr="00BF7456" w:rsidRDefault="001E6392" w:rsidP="009E65A6">
+          <w:p w14:paraId="75CEF51A" w14:textId="77777777" w:rsidR="001E6392" w:rsidRPr="00BF7456" w:rsidRDefault="001E6392" w:rsidP="009E65A6">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:spacing w:after="0" w:line="100" w:lineRule="atLeast"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:highlight w:val="white"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="00FFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF7456">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Operatore Volontario SCU</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001E6392" w:rsidRPr="00BF7456" w:rsidTr="009E65A6">
+      <w:tr w:rsidR="001E6392" w:rsidRPr="00BF7456" w14:paraId="3CFD86FE" w14:textId="77777777" w:rsidTr="009E65A6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1126" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="001E6392" w:rsidRPr="00291849" w:rsidRDefault="001E6392" w:rsidP="009E65A6">
+          <w:p w14:paraId="09162F80" w14:textId="77777777" w:rsidR="001E6392" w:rsidRPr="00291849" w:rsidRDefault="001E6392" w:rsidP="009E65A6">
             <w:r w:rsidRPr="00291849">
               <w:rPr>
                 <w:rStyle w:val="Enfasigrassetto"/>
               </w:rPr>
-              <w:t xml:space="preserve">Azione </w:t>
-[...13 lines deleted...]
-              <w:t>:</w:t>
+              <w:t>Azione 1:</w:t>
             </w:r>
             <w:r w:rsidRPr="00291849">
               <w:t xml:space="preserve"> Attivare un percorso di accompagnamento specifico per i cittadini in condizioni di fragilità, volto a orientarli e informarli, e a supportarli nell’accesso ai percorsi di cura e nella fruizione dei servizi ospedalieri.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001E6392" w:rsidRPr="00BF7456" w:rsidRDefault="001E6392" w:rsidP="009E65A6">
+          <w:p w14:paraId="33290516" w14:textId="77777777" w:rsidR="001E6392" w:rsidRPr="00BF7456" w:rsidRDefault="001E6392" w:rsidP="009E65A6">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:spacing w:after="0" w:line="100" w:lineRule="atLeast"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="781" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="001E6392" w:rsidRPr="00BF7456" w:rsidRDefault="001E6392" w:rsidP="009E65A6">
+          <w:p w14:paraId="47B4F0B0" w14:textId="77777777" w:rsidR="001E6392" w:rsidRPr="00BF7456" w:rsidRDefault="001E6392" w:rsidP="009E65A6">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:spacing w:after="0" w:line="100" w:lineRule="atLeast"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:highlight w:val="white"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="00FFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF7456">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:highlight w:val="white"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="00FFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Accoglienza e </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:highlight w:val="white"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="00FFFF"/>
               </w:rPr>
               <w:t>accompagnamento</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3093" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="001E6392" w:rsidRDefault="001E6392" w:rsidP="009E65A6">
+          <w:p w14:paraId="038265A9" w14:textId="77777777" w:rsidR="001E6392" w:rsidRDefault="001E6392" w:rsidP="009E65A6">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:spacing w:after="0" w:line="100" w:lineRule="atLeast"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:highlight w:val="white"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="00FFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000E6FC7">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:highlight w:val="white"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="00FFFF"/>
               </w:rPr>
               <w:t>Attività 1.1</w:t>
             </w:r>
             <w:r w:rsidRPr="000E6FC7">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:highlight w:val="white"/>
@@ -2233,692 +1899,580 @@
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:highlight w:val="white"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="00FFFF"/>
               </w:rPr>
               <w:t xml:space="preserve"> organizza per </w:t>
             </w:r>
             <w:r w:rsidRPr="000E6FC7">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:highlight w:val="white"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="00FFFF"/>
               </w:rPr>
               <w:t>illustr</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:highlight w:val="white"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="00FFFF"/>
               </w:rPr>
-              <w:t>are</w:t>
-[...2 lines deleted...]
-            <w:r>
+              <w:t xml:space="preserve">are </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000E6FC7">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:highlight w:val="white"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="00FFFF"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="000E6FC7">
+              <w:t xml:space="preserve"> ai volontari </w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:highlight w:val="white"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="00FFFF"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="000E6FC7">
+              <w:t xml:space="preserve">la carta dei servizi e le procedure di qualità della struttura ospedaliera </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00367785">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> con particolare attenzione alle attività svolte, agli orari di apertura e alle principali informazioni di interesse per gli utenti</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>. Durante gli incontri si approfondiranno i</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:highlight w:val="white"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="00FFFF"/>
               </w:rPr>
-              <w:t xml:space="preserve">ai volontari </w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:t xml:space="preserve"> compiti, le attività e l’equipe degli operatori degli URP sede di progetto.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3C82B014" w14:textId="77777777" w:rsidR="001E6392" w:rsidRDefault="001E6392" w:rsidP="009E65A6">
+            <w:pPr>
+              <w:pStyle w:val="Paragrafoelenco"/>
+              <w:spacing w:after="0" w:line="100" w:lineRule="atLeast"/>
+              <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:highlight w:val="white"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="00FFFF"/>
               </w:rPr>
-              <w:t xml:space="preserve">la carta dei servizi e le procedure di qualità della struttura ospedaliera </w:t>
-[...15 lines deleted...]
-            <w:r>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7CA9C521" w14:textId="77777777" w:rsidR="001E6392" w:rsidRDefault="001E6392" w:rsidP="009E65A6">
+            <w:pPr>
+              <w:pStyle w:val="Paragrafoelenco"/>
+              <w:spacing w:after="0" w:line="100" w:lineRule="atLeast"/>
+              <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:highlight w:val="white"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="00FFFF"/>
               </w:rPr>
-              <w:t xml:space="preserve"> compiti, le attività e l’equipe degli operatori degli URP sede </w:t>
-[...2 lines deleted...]
-            <w:r>
+            </w:pPr>
+            <w:r w:rsidRPr="000E6FC7">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:highlight w:val="white"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="00FFFF"/>
               </w:rPr>
-              <w:t>di</w:t>
-[...2 lines deleted...]
-            <w:r>
+              <w:t>Attività 1.2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000E6FC7">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:highlight w:val="white"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="00FFFF"/>
               </w:rPr>
-              <w:t xml:space="preserve"> progetto.</w:t>
+              <w:tab/>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001E6392" w:rsidRDefault="001E6392" w:rsidP="009E65A6">
+          <w:p w14:paraId="17FC8956" w14:textId="77777777" w:rsidR="001E6392" w:rsidRDefault="001E6392" w:rsidP="009E65A6">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:spacing w:after="0" w:line="100" w:lineRule="atLeast"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:highlight w:val="white"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="00FFFF"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00BF7456">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="white"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="00FFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Garantisce la presenza </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="white"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="00FFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve">agli incontri che organizzati per </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000E6FC7">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="white"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="00FFFF"/>
+              </w:rPr>
+              <w:t>illustr</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="white"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="00FFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve">are </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000E6FC7">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="white"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="00FFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ai volontari </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002F6B85">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">la strumentazione tecnologica (intranet AUSL, programmi informatici dedicati, centralina telefonica) e il materiale documentale (opuscoli informativi) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>a supporto degli accompagnamenti di cittadini fragili.</w:t>
+            </w:r>
           </w:p>
-          <w:p w:rsidR="001E6392" w:rsidRDefault="001E6392" w:rsidP="009E65A6">
+          <w:p w14:paraId="4E2D75F1" w14:textId="77777777" w:rsidR="001E6392" w:rsidRPr="000E6FC7" w:rsidRDefault="001E6392" w:rsidP="009E65A6">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:spacing w:after="0" w:line="100" w:lineRule="atLeast"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:highlight w:val="white"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="00FFFF"/>
               </w:rPr>
             </w:pPr>
+          </w:p>
+          <w:p w14:paraId="41128640" w14:textId="77777777" w:rsidR="001E6392" w:rsidRPr="00821FC0" w:rsidRDefault="001E6392" w:rsidP="009E65A6">
+            <w:pPr>
+              <w:pStyle w:val="Paragrafoelenco"/>
+              <w:spacing w:line="20" w:lineRule="atLeast"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="000E6FC7">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:highlight w:val="white"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="00FFFF"/>
               </w:rPr>
-              <w:t>Attività 1.2</w:t>
+              <w:t>Attività 1.3</w:t>
             </w:r>
             <w:r w:rsidRPr="000E6FC7">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:highlight w:val="white"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="00FFFF"/>
               </w:rPr>
               <w:tab/>
             </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="white"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="00FFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Garantisce la presenza, partecipa attivamente alle attività sul campo e studiando il materiale messo a disposizione dei volontari durante gli affiancamenti per sperimentare </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0065538B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="white"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="00FFFF"/>
+              </w:rPr>
+              <w:t>come relazionarsi con i cittadini e rispondere a richieste</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0065538B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> di diversa natura, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A202D0">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">comprendere </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A202D0">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">l’organizzazione concettuale dei percorsi di cura e sulla loro collocazione fisica all’interno delle strutture </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ospedaliere in cui si svolgono e sulle </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00821FC0">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">potenzialità di strumenti informatici, come il Fascicolo Sanitario </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00821FC0">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Elettronico, per orientarsi all’interno dei servizi sanitari.</w:t>
+            </w:r>
           </w:p>
-          <w:p w:rsidR="001E6392" w:rsidRDefault="001E6392" w:rsidP="009E65A6">
+          <w:p w14:paraId="7EB52E12" w14:textId="77777777" w:rsidR="001E6392" w:rsidRPr="000E6FC7" w:rsidRDefault="001E6392" w:rsidP="009E65A6">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:spacing w:after="0" w:line="100" w:lineRule="atLeast"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:highlight w:val="white"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="00FFFF"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BF7456">
+          </w:p>
+          <w:p w14:paraId="07B56D2A" w14:textId="77777777" w:rsidR="001E6392" w:rsidRPr="00BF4089" w:rsidRDefault="001E6392" w:rsidP="009E65A6">
+            <w:pPr>
+              <w:pStyle w:val="Paragrafoelenco"/>
+              <w:spacing w:after="0" w:line="100" w:lineRule="atLeast"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000E6FC7">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:highlight w:val="white"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="00FFFF"/>
               </w:rPr>
-              <w:t xml:space="preserve">Garantisce la presenza </w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:t>Attività 1.4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000E6FC7">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:highlight w:val="white"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="00FFFF"/>
               </w:rPr>
-              <w:t xml:space="preserve">agli incontri che organizzati per </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="000E6FC7">
+              <w:tab/>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:highlight w:val="white"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="00FFFF"/>
               </w:rPr>
-              <w:t>illustr</w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:t>Garantisce la presenza concordando un calendario preciso in cui sarà disponibile per le</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000E6FC7">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:highlight w:val="white"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="00FFFF"/>
               </w:rPr>
-              <w:t>are</w:t>
-[...2 lines deleted...]
-            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5629AB37" w14:textId="77777777" w:rsidR="001E6392" w:rsidRDefault="001E6392" w:rsidP="009E65A6">
+            <w:pPr>
+              <w:pStyle w:val="Paragrafoelenco"/>
+              <w:spacing w:line="20" w:lineRule="atLeast"/>
+              <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:highlight w:val="white"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="00FFFF"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="000E6FC7">
+            </w:pPr>
+            <w:r w:rsidRPr="00A202D0">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">attività di accompagnamento specifico per i cittadini fragili, finalizzate a orientarli concettualmente e ad accompagnarli fisicamente all’interno dei percorsi di cura e dei servizi ospedalieri, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00821FC0">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>facilitando inoltre, a tal fine, l’utilizzo di strumenti informatici, come il Fascicolo Sanitario Elettronico.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A202D0">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="179A3759" w14:textId="77777777" w:rsidR="001E6392" w:rsidRPr="000E6FC7" w:rsidRDefault="001E6392" w:rsidP="009E65A6">
+            <w:pPr>
+              <w:pStyle w:val="Paragrafoelenco"/>
+              <w:spacing w:after="0" w:line="100" w:lineRule="atLeast"/>
+              <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:highlight w:val="white"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="00FFFF"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+            </w:pPr>
             <w:r w:rsidRPr="000E6FC7">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:highlight w:val="white"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="00FFFF"/>
               </w:rPr>
-              <w:t xml:space="preserve">ai volontari </w:t>
-[...3 lines deleted...]
-                <w:bCs/>
+              <w:t>Attività 1.5</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000E6FC7">
+              <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-              </w:rPr>
-              <w:t xml:space="preserve">la strumentazione tecnologica (intranet AUSL, programmi informatici dedicati, centralina telefonica) e il materiale documentale (opuscoli informativi) </w:t>
+                <w:highlight w:val="white"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="00FFFF"/>
+              </w:rPr>
+              <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-              </w:rPr>
-              <w:t>a supporto degli accompagnamenti di cittadini fragili.</w:t>
+                <w:highlight w:val="white"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="00FFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Garantisce la presenza e partecipa attivamente agli incontri di </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000E6FC7">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="white"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="00FFFF"/>
+              </w:rPr>
+              <w:t>Super</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="white"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="00FFFF"/>
+              </w:rPr>
+              <w:t>visione e affiancamento.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001E6392" w:rsidRPr="000E6FC7" w:rsidRDefault="001E6392" w:rsidP="009E65A6">
+          <w:p w14:paraId="124A070F" w14:textId="77777777" w:rsidR="001E6392" w:rsidRPr="00BF7456" w:rsidRDefault="001E6392" w:rsidP="009E65A6">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:spacing w:after="0" w:line="100" w:lineRule="atLeast"/>
               <w:ind w:left="0"/>
               <w:rPr>
-                <w:sz w:val="24"/>
-[...291 lines deleted...]
-              <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001E6392" w:rsidRPr="00BF7456" w:rsidTr="009E65A6">
+      <w:tr w:rsidR="001E6392" w:rsidRPr="00BF7456" w14:paraId="07E742CD" w14:textId="77777777" w:rsidTr="009E65A6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1126" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="001E6392" w:rsidRDefault="001E6392" w:rsidP="009E65A6">
+          <w:p w14:paraId="65308F1E" w14:textId="77777777" w:rsidR="001E6392" w:rsidRDefault="001E6392" w:rsidP="009E65A6">
             <w:r w:rsidRPr="00BF7456">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:highlight w:val="white"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t xml:space="preserve">Azione </w:t>
-[...17 lines deleted...]
-              <w:t>:</w:t>
+              <w:t>Azione 2:</w:t>
             </w:r>
             <w:r w:rsidRPr="00BF7456">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t>attivare un percorso che consenta  monitorare costantemente lo stato di avanzamento delle campagne di comunicazione per la salute.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001E6392" w:rsidRPr="00BF7456" w:rsidRDefault="001E6392" w:rsidP="009E65A6">
+          <w:p w14:paraId="12EF71BB" w14:textId="77777777" w:rsidR="001E6392" w:rsidRPr="00BF7456" w:rsidRDefault="001E6392" w:rsidP="009E65A6">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:spacing w:after="0" w:line="100" w:lineRule="atLeast"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="781" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="001E6392" w:rsidRPr="008A4F81" w:rsidRDefault="001E6392" w:rsidP="009E65A6">
+          <w:p w14:paraId="06EAC1C5" w14:textId="77777777" w:rsidR="001E6392" w:rsidRPr="008A4F81" w:rsidRDefault="001E6392" w:rsidP="009E65A6">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:spacing w:after="0" w:line="100" w:lineRule="atLeast"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008A4F81">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Programmazione e monitoraggio</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3093" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="001E6392" w:rsidRDefault="001E6392" w:rsidP="009E65A6">
+          <w:p w14:paraId="771843D5" w14:textId="77777777" w:rsidR="001E6392" w:rsidRDefault="001E6392" w:rsidP="009E65A6">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:spacing w:after="0" w:line="100" w:lineRule="atLeast"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:highlight w:val="white"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="00FFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:highlight w:val="white"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="00FFFF"/>
               </w:rPr>
               <w:t>Attività 2</w:t>
             </w:r>
             <w:r w:rsidRPr="000E6FC7">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:highlight w:val="white"/>
@@ -2965,7019 +2519,5255 @@
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:highlight w:val="white"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="00FFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">operatore referente delle campagne di comunicazione organizza per </w:t>
             </w:r>
             <w:r w:rsidRPr="000E6FC7">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:highlight w:val="white"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="00FFFF"/>
               </w:rPr>
               <w:t>illustr</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:highlight w:val="white"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="00FFFF"/>
               </w:rPr>
-              <w:t>are</w:t>
-[...2 lines deleted...]
-            <w:r>
+              <w:t xml:space="preserve">are </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000E6FC7">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:highlight w:val="white"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="00FFFF"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="000E6FC7">
+              <w:t xml:space="preserve"> ai volontari</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:highlight w:val="white"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="00FFFF"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="000E6FC7">
+              <w:t xml:space="preserve"> le strategie e le azioni di promozione della salute e prevenzione delle malattie adottare dalla Regione Emilia-Romagna , con particolare attenzione alla loro attuazione organizzativa all’interno dell’AUSL della Romagna.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="78EF3517" w14:textId="77777777" w:rsidR="001E6392" w:rsidRPr="000E6FC7" w:rsidRDefault="001E6392" w:rsidP="009E65A6">
+            <w:pPr>
+              <w:pStyle w:val="Paragrafoelenco"/>
+              <w:spacing w:after="0" w:line="100" w:lineRule="atLeast"/>
+              <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:highlight w:val="white"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="00FFFF"/>
               </w:rPr>
-              <w:t>ai volontari</w:t>
-[...1 lines deleted...]
-            <w:r>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0BD4B728" w14:textId="77777777" w:rsidR="001E6392" w:rsidRPr="006635EB" w:rsidRDefault="001E6392" w:rsidP="009E65A6">
+            <w:pPr>
+              <w:pStyle w:val="Paragrafoelenco"/>
+              <w:spacing w:after="0" w:line="100" w:lineRule="atLeast"/>
+              <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:highlight w:val="white"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="00FFFF"/>
               </w:rPr>
-              <w:t xml:space="preserve"> le strategie e le azioni di promozione della salute e prevenzione delle malattie adottare dalla Regione Emilia-Romagna , con particolare attenzione alla loro attuazione organizzativa all’interno dell’AUSL della Romagna.</w:t>
+            </w:pPr>
+            <w:r w:rsidRPr="006635EB">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="white"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="00FFFF"/>
+              </w:rPr>
+              <w:t>Attività 2.2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006635EB">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="white"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="00FFFF"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="white"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="00FFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Garantisce la presenza e partecipa attivamente agli incontri con l</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006635EB">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="white"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="00FFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve">’operatore referente delle campagne di comunicazione </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="white"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="00FFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> durante i quali viene </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006635EB">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="white"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="00FFFF"/>
+              </w:rPr>
+              <w:t>illustra</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="white"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="00FFFF"/>
+              </w:rPr>
+              <w:t>to</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006635EB">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="white"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="00FFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> come </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="white"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="00FFFF"/>
+              </w:rPr>
+              <w:t>viene pianificato</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006635EB">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="white"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="00FFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> il lavoro sulla base dei progetti di comunicazione previsti dalle diverse campagne, in particolare vengono definite le modalità di diffusione del materiale sia cartaceo che digitale più utili per raggiungere i destinatari previsti.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001E6392" w:rsidRPr="000E6FC7" w:rsidRDefault="001E6392" w:rsidP="009E65A6">
+          <w:p w14:paraId="7A83407C" w14:textId="77777777" w:rsidR="001E6392" w:rsidRPr="006635EB" w:rsidRDefault="001E6392" w:rsidP="009E65A6">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:spacing w:after="0" w:line="100" w:lineRule="atLeast"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:highlight w:val="white"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="00FFFF"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="001E6392" w:rsidRPr="006635EB" w:rsidRDefault="001E6392" w:rsidP="009E65A6">
+          <w:p w14:paraId="184DD5C7" w14:textId="77777777" w:rsidR="001E6392" w:rsidRPr="006635EB" w:rsidRDefault="001E6392" w:rsidP="009E65A6">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:spacing w:after="0" w:line="100" w:lineRule="atLeast"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:highlight w:val="white"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="00FFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006635EB">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:highlight w:val="white"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="00FFFF"/>
               </w:rPr>
-              <w:t>Attività 2.2</w:t>
+              <w:t>Attività 2.3</w:t>
             </w:r>
             <w:r w:rsidRPr="006635EB">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:highlight w:val="white"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="00FFFF"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:highlight w:val="white"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="00FFFF"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Garantisce la presenza e partecipa attivamente agli incontri con l</w:t>
+              <w:t xml:space="preserve"> Garantisce la presenza e partecipa attivamente agli incontri  con l</w:t>
             </w:r>
             <w:r w:rsidRPr="006635EB">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:highlight w:val="white"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="00FFFF"/>
               </w:rPr>
-              <w:t>’operatore referente delle campagne di comunicazione</w:t>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="006635EB">
+              <w:t xml:space="preserve">’operatore referente delle campagne di comunicazione </w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:highlight w:val="white"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="00FFFF"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:t xml:space="preserve">per </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006635EB">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:highlight w:val="white"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="00FFFF"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>pianifica</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:highlight w:val="white"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="00FFFF"/>
               </w:rPr>
-              <w:t xml:space="preserve">durante i quali viene </w:t>
+              <w:t>re</w:t>
             </w:r>
             <w:r w:rsidRPr="006635EB">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:highlight w:val="white"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="00FFFF"/>
               </w:rPr>
-              <w:t>illustra</w:t>
+              <w:t xml:space="preserve"> le attività necessarie al monitoraggio delle campagne di </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:highlight w:val="white"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="00FFFF"/>
               </w:rPr>
-              <w:t>to</w:t>
+              <w:t>c</w:t>
             </w:r>
             <w:r w:rsidRPr="006635EB">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:highlight w:val="white"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="00FFFF"/>
               </w:rPr>
-              <w:t xml:space="preserve"> come </w:t>
+              <w:t>omunicazione</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:highlight w:val="white"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="00FFFF"/>
               </w:rPr>
-              <w:t>viene pianificato</w:t>
+              <w:t xml:space="preserve"> per la salute</w:t>
             </w:r>
             <w:r w:rsidRPr="006635EB">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:highlight w:val="white"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="00FFFF"/>
               </w:rPr>
-              <w:t xml:space="preserve"> il lavoro sulla base dei progetti di comunicazione previsti dalle diverse campagne, in particolare vengono definite le modalità di diffusione del materiale sia cartaceo che digitale più utili per raggiungere i destinatari previsti.</w:t>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001E6392" w:rsidRPr="006635EB" w:rsidRDefault="001E6392" w:rsidP="009E65A6">
+          <w:p w14:paraId="7D0EE92A" w14:textId="77777777" w:rsidR="001E6392" w:rsidRPr="006635EB" w:rsidRDefault="001E6392" w:rsidP="009E65A6">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:spacing w:after="0" w:line="100" w:lineRule="atLeast"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:highlight w:val="white"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="00FFFF"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="006635EB">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="white"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="00FFFF"/>
+              </w:rPr>
+              <w:t>Nel caso di materiale cartaceo (locandine, volantini ecc…) vengono pianificati i sopralluoghi da svolgere per verificare se il materiale e presente ed è correttamente esposto nei luoghi previsti all’interno della AUSL della Romagna, se i cittadini/pazienti destinatari delle campagne notano il materiale presente e lo valutano utile.</w:t>
+            </w:r>
           </w:p>
-          <w:p w:rsidR="001E6392" w:rsidRPr="006635EB" w:rsidRDefault="001E6392" w:rsidP="009E65A6">
+          <w:p w14:paraId="4013E11A" w14:textId="77777777" w:rsidR="001E6392" w:rsidRPr="006635EB" w:rsidRDefault="001E6392" w:rsidP="009E65A6">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:spacing w:after="0" w:line="100" w:lineRule="atLeast"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:highlight w:val="white"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="00FFFF"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006635EB">
+          </w:p>
+          <w:p w14:paraId="55AF6B33" w14:textId="77777777" w:rsidR="001E6392" w:rsidRDefault="001E6392" w:rsidP="009E65A6">
+            <w:pPr>
+              <w:pStyle w:val="Paragrafoelenco"/>
+              <w:spacing w:after="0" w:line="100" w:lineRule="atLeast"/>
+              <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:highlight w:val="white"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="00FFFF"/>
               </w:rPr>
-              <w:t>Attività 2.3</w:t>
-            </w:r>
+            </w:pPr>
             <w:r w:rsidRPr="006635EB">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:highlight w:val="white"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="00FFFF"/>
               </w:rPr>
-              <w:tab/>
-[...1 lines deleted...]
-            <w:r>
+              <w:t>Attività 2.4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006635EB">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:highlight w:val="white"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="00FFFF"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Garantisce la presenza e partecipa attivamente agli incontri</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="gramStart"/>
+              <w:tab/>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:highlight w:val="white"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="00FFFF"/>
               </w:rPr>
-              <w:t xml:space="preserve">  </w:t>
-[...2 lines deleted...]
-            <w:r>
+              <w:t>Compila insieme all’</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006635EB">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:highlight w:val="white"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="00FFFF"/>
               </w:rPr>
-              <w:t>con l</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="006635EB">
+              <w:t>operatore referente delle campagne di comunicazione</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:highlight w:val="white"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="00FFFF"/>
               </w:rPr>
-              <w:t xml:space="preserve">’operatore referente delle campagne di comunicazione </w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:t xml:space="preserve"> una </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006635EB">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:highlight w:val="white"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="00FFFF"/>
               </w:rPr>
-              <w:t xml:space="preserve">per </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="006635EB">
+              <w:t>scheda di valutazione per ogni campagna</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:highlight w:val="white"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="00FFFF"/>
               </w:rPr>
-              <w:t>pianifica</w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006635EB">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:highlight w:val="white"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="00FFFF"/>
               </w:rPr>
-              <w:t>re</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="006635EB">
+              <w:t>inserendo le informazioni sulla diffusione del materiale e quelle raccolte grazie al monitoraggio</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:highlight w:val="white"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="00FFFF"/>
               </w:rPr>
-              <w:t xml:space="preserve"> le attività necessarie al monitoraggio delle campagne di </w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001E3998">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:highlight w:val="white"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="00FFFF"/>
               </w:rPr>
-              <w:t>c</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="006635EB">
+              <w:t xml:space="preserve"> mettendo in evidenza i punti di forza e le criticità emerse.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="45B06BAD" w14:textId="77777777" w:rsidR="001E6392" w:rsidRPr="006635EB" w:rsidRDefault="001E6392" w:rsidP="009E65A6">
+            <w:pPr>
+              <w:pStyle w:val="Paragrafoelenco"/>
+              <w:spacing w:after="0" w:line="100" w:lineRule="atLeast"/>
+              <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:highlight w:val="white"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="00FFFF"/>
               </w:rPr>
-              <w:t>omunicazione</w:t>
-[...1 lines deleted...]
-            <w:r>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1C1FB81F" w14:textId="77777777" w:rsidR="001E6392" w:rsidRPr="00D801FA" w:rsidRDefault="001E6392" w:rsidP="009E65A6">
+            <w:pPr>
+              <w:pStyle w:val="Paragrafoelenco"/>
+              <w:spacing w:after="0" w:line="100" w:lineRule="atLeast"/>
+              <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:highlight w:val="white"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="00FFFF"/>
               </w:rPr>
-              <w:t xml:space="preserve"> per la salute</w:t>
-            </w:r>
+            </w:pPr>
             <w:r w:rsidRPr="006635EB">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:highlight w:val="white"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="00FFFF"/>
               </w:rPr>
-              <w:t>.</w:t>
-[...6 lines deleted...]
-              <w:ind w:left="0"/>
+              <w:t>Attività 2.5</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006635EB">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:highlight w:val="white"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="00FFFF"/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="006635EB">
+              <w:tab/>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:highlight w:val="white"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="00FFFF"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nel caso di materiale cartaceo (locandine, volantini </w:t>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="006635EB">
+              <w:t xml:space="preserve">Garantisce la presenza e partecipa attivamente agli incontri di </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000E6FC7">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:highlight w:val="white"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="00FFFF"/>
               </w:rPr>
-              <w:t>ecc…</w:t>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="006635EB">
+              <w:t>Super</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:highlight w:val="white"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="00FFFF"/>
               </w:rPr>
-              <w:t xml:space="preserve">) </w:t>
-[...225 lines deleted...]
-              </w:rPr>
               <w:t>visione e affiancamento.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="001E6392" w:rsidRDefault="001E6392" w:rsidP="001E6392">
+    <w:p w14:paraId="4DFA552A" w14:textId="77777777" w:rsidR="001E6392" w:rsidRDefault="001E6392" w:rsidP="001E6392">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:autoSpaceDE w:val="0"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="001E6392" w:rsidRDefault="001E6392" w:rsidP="001E6392">
+    <w:p w14:paraId="17A209EC" w14:textId="77777777" w:rsidR="001E6392" w:rsidRDefault="001E6392" w:rsidP="001E6392">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:autoSpaceDE w:val="0"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="001E6392" w:rsidRPr="00C17E31" w:rsidRDefault="001E6392" w:rsidP="001E6392">
+    <w:p w14:paraId="3E635829" w14:textId="77777777" w:rsidR="001E6392" w:rsidRPr="00C17E31" w:rsidRDefault="001E6392" w:rsidP="001E6392">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:autoSpaceDE w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="001E6392" w:rsidRPr="00CE7293" w:rsidRDefault="001E6392" w:rsidP="001E6392">
+    <w:p w14:paraId="0439E3EE" w14:textId="77777777" w:rsidR="001E6392" w:rsidRPr="00CE7293" w:rsidRDefault="001E6392" w:rsidP="001E6392">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="001E6392" w:rsidRDefault="001E6392" w:rsidP="001E6392">
+    <w:p w14:paraId="3BE9DC6E" w14:textId="77777777" w:rsidR="001E6392" w:rsidRDefault="001E6392" w:rsidP="001E6392">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="001E6392" w:rsidRDefault="001E6392" w:rsidP="001E6392">
+    <w:p w14:paraId="15BA3FEE" w14:textId="77777777" w:rsidR="001E6392" w:rsidRDefault="001E6392" w:rsidP="001E6392">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="001E6392" w:rsidRPr="001E6392" w:rsidRDefault="001E6392" w:rsidP="001E6392">
+    <w:p w14:paraId="25334A61" w14:textId="77777777" w:rsidR="001E6392" w:rsidRPr="001E6392" w:rsidRDefault="001E6392" w:rsidP="001E6392">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="007811B6" w:rsidRPr="00DC754A" w:rsidRDefault="007811B6" w:rsidP="009109BD">
+    <w:p w14:paraId="3BB93891" w14:textId="77777777" w:rsidR="007811B6" w:rsidRPr="00DC754A" w:rsidRDefault="007811B6" w:rsidP="009109BD">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="3" w:color="auto"/>
         </w:pBdr>
         <w:autoSpaceDE w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DC754A">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">SEDI </w:t>
-[...21 lines deleted...]
-        <w:t xml:space="preserve"> SVOLGIMENTO:</w:t>
+        <w:t>SEDI DI SVOLGIMENTO:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5027" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="3A4F63"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="3A4F63"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="3A4F63"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="3A4F63"/>
         </w:tblBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="3A4F63"/>
         <w:tblCellMar>
           <w:top w:w="15" w:type="dxa"/>
           <w:left w:w="15" w:type="dxa"/>
           <w:bottom w:w="15" w:type="dxa"/>
           <w:right w:w="15" w:type="dxa"/>
         </w:tblCellMar>
-        <w:tblLook w:val="04A0"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3812"/>
         <w:gridCol w:w="2313"/>
         <w:gridCol w:w="1008"/>
         <w:gridCol w:w="1398"/>
         <w:gridCol w:w="904"/>
       </w:tblGrid>
-      <w:tr w:rsidR="009109BD" w:rsidRPr="009109BD" w:rsidTr="009109BD">
+      <w:tr w:rsidR="009109BD" w:rsidRPr="009109BD" w14:paraId="140D9494" w14:textId="77777777" w:rsidTr="009109BD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2020" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="009109BD" w:rsidRPr="009109BD" w:rsidRDefault="009109BD" w:rsidP="009109BD">
+          <w:p w14:paraId="4BBBD789" w14:textId="77777777" w:rsidR="009109BD" w:rsidRPr="009109BD" w:rsidRDefault="009109BD" w:rsidP="009109BD">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009109BD">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Sede</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1226" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="009109BD" w:rsidRPr="009109BD" w:rsidRDefault="009109BD" w:rsidP="009109BD">
+          <w:p w14:paraId="004879D7" w14:textId="77777777" w:rsidR="009109BD" w:rsidRPr="009109BD" w:rsidRDefault="009109BD" w:rsidP="009109BD">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009109BD">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Indirizzo</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="534" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="009109BD" w:rsidRPr="009109BD" w:rsidRDefault="009109BD" w:rsidP="009109BD">
+          <w:p w14:paraId="7776E320" w14:textId="77777777" w:rsidR="009109BD" w:rsidRPr="009109BD" w:rsidRDefault="009109BD" w:rsidP="009109BD">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009109BD">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Comune</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="741" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="009109BD" w:rsidRPr="009109BD" w:rsidRDefault="009109BD" w:rsidP="009109BD">
+          <w:p w14:paraId="26F44168" w14:textId="77777777" w:rsidR="009109BD" w:rsidRPr="009109BD" w:rsidRDefault="009109BD" w:rsidP="009109BD">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009109BD">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Codice Sede</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="479" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="009109BD" w:rsidRPr="009109BD" w:rsidRDefault="009109BD" w:rsidP="009109BD">
+          <w:p w14:paraId="037E0189" w14:textId="77777777" w:rsidR="009109BD" w:rsidRPr="009109BD" w:rsidRDefault="009109BD" w:rsidP="009109BD">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009109BD">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Nº Volontari</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009109BD" w:rsidRPr="009109BD" w:rsidTr="009109BD">
+      <w:tr w:rsidR="009109BD" w:rsidRPr="009109BD" w14:paraId="6A9C4ED4" w14:textId="77777777" w:rsidTr="009109BD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2020" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="009109BD" w:rsidRPr="009109BD" w:rsidRDefault="009109BD" w:rsidP="009109BD">
+          <w:p w14:paraId="6809A0E5" w14:textId="77777777" w:rsidR="009109BD" w:rsidRPr="009109BD" w:rsidRDefault="009109BD" w:rsidP="009109BD">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009109BD">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Ufficio Relazioni con il Pubblico URP Ravenna</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1226" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="009109BD" w:rsidRPr="009109BD" w:rsidRDefault="009109BD" w:rsidP="009109BD">
+          <w:p w14:paraId="546E54B2" w14:textId="77777777" w:rsidR="009109BD" w:rsidRPr="009109BD" w:rsidRDefault="009109BD" w:rsidP="009109BD">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009109BD">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>VIA ALBERTO MISSIROLI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="534" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="009109BD" w:rsidRPr="009109BD" w:rsidRDefault="009109BD" w:rsidP="009109BD">
+          <w:p w14:paraId="27B412E6" w14:textId="77777777" w:rsidR="009109BD" w:rsidRPr="009109BD" w:rsidRDefault="009109BD" w:rsidP="009109BD">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009109BD">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>RAVENNA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="741" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="009109BD" w:rsidRPr="009109BD" w:rsidRDefault="009109BD" w:rsidP="009109BD">
+          <w:p w14:paraId="4245BA0D" w14:textId="77777777" w:rsidR="009109BD" w:rsidRPr="009109BD" w:rsidRDefault="009109BD" w:rsidP="009109BD">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009109BD">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>172526</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="479" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="009109BD" w:rsidRPr="009109BD" w:rsidRDefault="009109BD" w:rsidP="009109BD">
+          <w:p w14:paraId="07FF5CEB" w14:textId="77777777" w:rsidR="009109BD" w:rsidRPr="009109BD" w:rsidRDefault="009109BD" w:rsidP="009109BD">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009109BD">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009109BD" w:rsidRPr="009109BD" w:rsidTr="009109BD">
+      <w:tr w:rsidR="009109BD" w:rsidRPr="009109BD" w14:paraId="34B882FC" w14:textId="77777777" w:rsidTr="009109BD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2020" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="009109BD" w:rsidRPr="009109BD" w:rsidRDefault="009109BD" w:rsidP="009109BD">
+          <w:p w14:paraId="09890258" w14:textId="77777777" w:rsidR="009109BD" w:rsidRPr="009109BD" w:rsidRDefault="009109BD" w:rsidP="009109BD">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009109BD">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Ufficio Relazioni con il Pubblico URP Rimini</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1226" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="009109BD" w:rsidRPr="009109BD" w:rsidRDefault="009109BD" w:rsidP="009109BD">
+          <w:p w14:paraId="682BAFF3" w14:textId="77777777" w:rsidR="009109BD" w:rsidRPr="009109BD" w:rsidRDefault="009109BD" w:rsidP="009109BD">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009109BD">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>VIALE LUIGI SETTEMBRINI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="534" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="009109BD" w:rsidRPr="009109BD" w:rsidRDefault="009109BD" w:rsidP="009109BD">
+          <w:p w14:paraId="6F09F024" w14:textId="77777777" w:rsidR="009109BD" w:rsidRPr="009109BD" w:rsidRDefault="009109BD" w:rsidP="009109BD">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009109BD">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>RIMINI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="741" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="009109BD" w:rsidRPr="009109BD" w:rsidRDefault="009109BD" w:rsidP="009109BD">
+          <w:p w14:paraId="6B4E8060" w14:textId="77777777" w:rsidR="009109BD" w:rsidRPr="009109BD" w:rsidRDefault="009109BD" w:rsidP="009109BD">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009109BD">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>172527</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="479" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="009109BD" w:rsidRPr="009109BD" w:rsidRDefault="009109BD" w:rsidP="009109BD">
+          <w:p w14:paraId="3D9FC0E9" w14:textId="77777777" w:rsidR="009109BD" w:rsidRPr="009109BD" w:rsidRDefault="009109BD" w:rsidP="009109BD">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009109BD">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009109BD" w:rsidRPr="009109BD" w:rsidTr="009109BD">
+      <w:tr w:rsidR="009109BD" w:rsidRPr="009109BD" w14:paraId="4449B544" w14:textId="77777777" w:rsidTr="009109BD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2020" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="009109BD" w:rsidRPr="009109BD" w:rsidRDefault="009109BD" w:rsidP="009109BD">
+          <w:p w14:paraId="2585DD4F" w14:textId="77777777" w:rsidR="009109BD" w:rsidRPr="009109BD" w:rsidRDefault="009109BD" w:rsidP="009109BD">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009109BD">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Ufficio Relazioni con il Pubblico URP Forlì</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1226" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="009109BD" w:rsidRPr="009109BD" w:rsidRDefault="009109BD" w:rsidP="009109BD">
+          <w:p w14:paraId="1B87D86C" w14:textId="77777777" w:rsidR="009109BD" w:rsidRPr="009109BD" w:rsidRDefault="009109BD" w:rsidP="009109BD">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009109BD">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>VIA CARLO FORLANINI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="534" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="009109BD" w:rsidRPr="009109BD" w:rsidRDefault="009109BD" w:rsidP="009109BD">
+          <w:p w14:paraId="45866DF7" w14:textId="77777777" w:rsidR="009109BD" w:rsidRPr="009109BD" w:rsidRDefault="009109BD" w:rsidP="009109BD">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="009109BD">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>FORLì</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="741" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="009109BD" w:rsidRPr="009109BD" w:rsidRDefault="009109BD" w:rsidP="009109BD">
+          <w:p w14:paraId="5135888D" w14:textId="77777777" w:rsidR="009109BD" w:rsidRPr="009109BD" w:rsidRDefault="009109BD" w:rsidP="009109BD">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009109BD">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>172525</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="479" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="009109BD" w:rsidRPr="009109BD" w:rsidRDefault="009109BD" w:rsidP="009109BD">
+          <w:p w14:paraId="0DC471AD" w14:textId="77777777" w:rsidR="009109BD" w:rsidRPr="009109BD" w:rsidRDefault="009109BD" w:rsidP="009109BD">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009109BD">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidRPr="009109BD">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:br/>
-              <w:t xml:space="preserve">(GMO: </w:t>
-[...17 lines deleted...]
-              <w:t>)</w:t>
+              <w:t>(GMO: 1)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009109BD" w:rsidRPr="009109BD" w:rsidTr="009109BD">
+      <w:tr w:rsidR="009109BD" w:rsidRPr="009109BD" w14:paraId="371BC981" w14:textId="77777777" w:rsidTr="009109BD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2020" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="009109BD" w:rsidRPr="009109BD" w:rsidRDefault="009109BD" w:rsidP="009109BD">
+          <w:p w14:paraId="5ABBCD1D" w14:textId="77777777" w:rsidR="009109BD" w:rsidRPr="009109BD" w:rsidRDefault="009109BD" w:rsidP="009109BD">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009109BD">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Ufficio Relazioni con il Pubblico URP Cesena</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1226" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="009109BD" w:rsidRPr="009109BD" w:rsidRDefault="009109BD" w:rsidP="009109BD">
+          <w:p w14:paraId="71B8C273" w14:textId="77777777" w:rsidR="009109BD" w:rsidRPr="009109BD" w:rsidRDefault="009109BD" w:rsidP="009109BD">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009109BD">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>VIALE GIOVANNI GHIROTTI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="534" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="009109BD" w:rsidRPr="009109BD" w:rsidRDefault="009109BD" w:rsidP="009109BD">
+          <w:p w14:paraId="5808ABB7" w14:textId="77777777" w:rsidR="009109BD" w:rsidRPr="009109BD" w:rsidRDefault="009109BD" w:rsidP="009109BD">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009109BD">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>CESENA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="741" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="009109BD" w:rsidRPr="009109BD" w:rsidRDefault="009109BD" w:rsidP="009109BD">
+          <w:p w14:paraId="5FB061B9" w14:textId="77777777" w:rsidR="009109BD" w:rsidRPr="009109BD" w:rsidRDefault="009109BD" w:rsidP="009109BD">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009109BD">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>172529</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="479" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="009109BD" w:rsidRPr="009109BD" w:rsidRDefault="009109BD" w:rsidP="009109BD">
+          <w:p w14:paraId="0CA1D2AC" w14:textId="77777777" w:rsidR="009109BD" w:rsidRPr="009109BD" w:rsidRDefault="009109BD" w:rsidP="009109BD">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009109BD">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidRPr="009109BD">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:br/>
-            </w:r>
-[...16 lines deleted...]
-              <w:t>: 1)</w:t>
+              <w:t>(GMO: 1)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="009109BD" w:rsidRDefault="009109BD" w:rsidP="007811B6">
+    <w:p w14:paraId="400E3C78" w14:textId="77777777" w:rsidR="009109BD" w:rsidRDefault="009109BD" w:rsidP="007811B6">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="009109BD" w:rsidRDefault="009109BD" w:rsidP="007811B6">
+    <w:p w14:paraId="7D32A2EE" w14:textId="77777777" w:rsidR="009109BD" w:rsidRDefault="009109BD" w:rsidP="007811B6">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="009109BD" w:rsidRPr="00DC754A" w:rsidRDefault="009109BD" w:rsidP="007811B6">
+    <w:p w14:paraId="1AA16E6A" w14:textId="77777777" w:rsidR="009109BD" w:rsidRPr="00DC754A" w:rsidRDefault="009109BD" w:rsidP="007811B6">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="007811B6" w:rsidRPr="00DC754A" w:rsidRDefault="007811B6" w:rsidP="007811B6">
+    <w:p w14:paraId="3E1585FD" w14:textId="77777777" w:rsidR="007811B6" w:rsidRPr="00DC754A" w:rsidRDefault="007811B6" w:rsidP="007811B6">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:autoSpaceDE w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DC754A">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>POSTI DISPONIBILI, SERVIZI OFFERTI:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE2031" w:rsidRDefault="00BE2031" w:rsidP="007811B6">
+    <w:p w14:paraId="5AC21E90" w14:textId="25DB1641" w:rsidR="00BE2031" w:rsidRDefault="00BE2031" w:rsidP="007811B6">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:autoSpaceDE w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>N°</w:t>
-[...2 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve">N° </w:t>
+      </w:r>
+      <w:r w:rsidR="009109BD">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 1</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="009109BD">
+        <w:t>8</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>8</w:t>
-[...7 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> posti disponibili con solo vitto</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007811B6" w:rsidRPr="00DC754A" w:rsidRDefault="007811B6" w:rsidP="007811B6">
+    <w:p w14:paraId="641B6A7A" w14:textId="77777777" w:rsidR="007811B6" w:rsidRPr="00DC754A" w:rsidRDefault="007811B6" w:rsidP="007811B6">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00D13E9D" w:rsidRPr="00DC754A" w:rsidRDefault="00D13E9D" w:rsidP="00D13E9D">
+    <w:p w14:paraId="0AD0C74E" w14:textId="77777777" w:rsidR="00D13E9D" w:rsidRPr="00DC754A" w:rsidRDefault="00D13E9D" w:rsidP="00D13E9D">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:autoSpaceDE w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DC754A">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>EVENTUALI PARTICOLARI CONDIZIONI ED OBBLIGHI DI SERVIZIO ED ASPETTI ORGANIZZATIVI:</w:t>
       </w:r>
       <w:r w:rsidR="00BE2031">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE2031" w:rsidRPr="00BE2031" w:rsidRDefault="00BE2031" w:rsidP="00BE2031">
+    <w:p w14:paraId="067AADEB" w14:textId="77777777" w:rsidR="00BE2031" w:rsidRPr="00BE2031" w:rsidRDefault="00BE2031" w:rsidP="00BE2031">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:autoSpaceDE w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="009109BD" w:rsidRPr="009109BD" w:rsidRDefault="009109BD" w:rsidP="009109BD">
+    <w:p w14:paraId="2B6EB4CA" w14:textId="77777777" w:rsidR="009109BD" w:rsidRPr="009109BD" w:rsidRDefault="009109BD" w:rsidP="009109BD">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:autoSpaceDE w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009109BD">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">È prevista una flessibilità oraria </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="009109BD">
+        <w:t xml:space="preserve">È prevista una flessibilità oraria in relazione agli orari di apertura delle sedi e alla partecipazione ad attività che si svolgono sul territorio. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="511A677F" w14:textId="77777777" w:rsidR="009109BD" w:rsidRPr="009109BD" w:rsidRDefault="009109BD" w:rsidP="009109BD">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:autoSpaceDE w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>in relazione agli</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="009109BD">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7D01633A" w14:textId="77777777" w:rsidR="009109BD" w:rsidRPr="009109BD" w:rsidRDefault="009109BD" w:rsidP="009109BD">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:autoSpaceDE w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> orari di apertura delle sedi e alla partecipazione ad attività che si svolgono sul territorio. </w:t>
-[...10 lines deleted...]
-        <w:autoSpaceDE w:val="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009109BD">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w:rsidR="009109BD" w:rsidRPr="009109BD" w:rsidRDefault="009109BD" w:rsidP="009109BD">
+        <w:t>Il calendario delle presenze in servizio sarà definito tenendo conto delle esigenze progettuali e delle preferenze dei volontari e tenendo in considerazione che le sedi collocate presso gli Uffici Relazioni con il Pubblico (URP) e sono attive dal lunedì al venerdì.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39489E15" w14:textId="77777777" w:rsidR="009109BD" w:rsidRPr="009109BD" w:rsidRDefault="009109BD" w:rsidP="009109BD">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:autoSpaceDE w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009109BD">
+    </w:p>
+    <w:p w14:paraId="31E568C4" w14:textId="77777777" w:rsidR="009109BD" w:rsidRPr="009109BD" w:rsidRDefault="009109BD" w:rsidP="009109BD">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:autoSpaceDE w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Il calendario delle presenze in servizio sarà definito tenendo conto delle esigenze progettuali e delle preferenze dei volontari e tenendo in considerazione che le sedi collocate presso gli Uffici Relazioni con il Pubblico (URP) e sono attive dal lunedì al venerdì.</w:t>
-[...10 lines deleted...]
-        <w:autoSpaceDE w:val="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009109BD">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w:rsidR="009109BD" w:rsidRPr="009109BD" w:rsidRDefault="009109BD" w:rsidP="009109BD">
+        <w:t>Disponibilità a svolgere attività fuori dalla sede di servizio, inoltre in limitate occasioni legate ad e interventi per la promozione del Servizio Civile Universale, gli Operatori Volontari potranno prestare servizio nei giorni di sabato e domenica.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48F0F893" w14:textId="77777777" w:rsidR="009109BD" w:rsidRPr="009109BD" w:rsidRDefault="009109BD" w:rsidP="009109BD">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:autoSpaceDE w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5F7D0348" w14:textId="77777777" w:rsidR="009109BD" w:rsidRDefault="009109BD" w:rsidP="009109BD">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="white"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="00FFFF"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="009109BD">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Disponibilità a svolgere attività fuori dalla sede di servizio, inoltre in limitate occasioni legate </w:t>
-[...85 lines deleted...]
-    <w:p w:rsidR="007811B6" w:rsidRPr="00DC754A" w:rsidRDefault="007811B6" w:rsidP="007811B6">
+        <w:t>Per l’accesso alle strutture sanitarie, al fine di tutelare la salute degli operatori volontari e dei pazienti l’Unità Operativa Sorveglianza sanitaria e promozione della salute dei lavoratori AUSL della Romagna può svolgere gli opportuni accertamenti sanitari.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59F3BFDD" w14:textId="77777777" w:rsidR="007811B6" w:rsidRPr="00DC754A" w:rsidRDefault="007811B6" w:rsidP="007811B6">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="007811B6" w:rsidRDefault="007811B6" w:rsidP="007811B6">
+    <w:p w14:paraId="771471E6" w14:textId="77777777" w:rsidR="007811B6" w:rsidRDefault="007811B6" w:rsidP="007811B6">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:autoSpaceDE w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DC754A">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">CARATTERISTICHE </w:t>
       </w:r>
       <w:r w:rsidR="00536647" w:rsidRPr="00DC754A">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">DELLE </w:t>
       </w:r>
       <w:r w:rsidRPr="00DC754A">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>COMPETENZE ACQUISIBILI:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006B0B0D" w:rsidRPr="006B0B0D" w:rsidRDefault="006B0B0D" w:rsidP="007811B6">
+    <w:p w14:paraId="666284FB" w14:textId="77777777" w:rsidR="006B0B0D" w:rsidRPr="006B0B0D" w:rsidRDefault="006B0B0D" w:rsidP="007811B6">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:autoSpaceDE w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00BE2031" w:rsidRPr="006B0B0D" w:rsidRDefault="00BE2031" w:rsidP="006B0B0D">
+    <w:p w14:paraId="6C9477E8" w14:textId="77777777" w:rsidR="00BE2031" w:rsidRPr="006B0B0D" w:rsidRDefault="00BE2031" w:rsidP="006B0B0D">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:autoSpaceDE w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B0B0D">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Attestazione/certificazione delle competenze </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="006B0B0D">
+        <w:t>Attestazione/certificazione delle competenze in relazione alle attività svolte durante l’espletamento del servizio</w:t>
+      </w:r>
+      <w:r w:rsidR="006B0B0D" w:rsidRPr="006B0B0D">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>in relazione alle</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="006B0B0D">
+        <w:t xml:space="preserve"> – </w:t>
+      </w:r>
+      <w:r w:rsidR="006B0B0D">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> attività svolte durante l’espletamento del servizio</w:t>
+        <w:t xml:space="preserve">Rilascio </w:t>
       </w:r>
       <w:r w:rsidR="006B0B0D" w:rsidRPr="006B0B0D">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> – </w:t>
-[...16 lines deleted...]
-        </w:rPr>
         <w:t>Attestato specifico da ente terzo</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006B0B0D" w:rsidRPr="00D32D9F" w:rsidRDefault="006B0B0D" w:rsidP="00D32D9F">
+    <w:p w14:paraId="16C9009C" w14:textId="77777777" w:rsidR="006B0B0D" w:rsidRPr="00D32D9F" w:rsidRDefault="006B0B0D" w:rsidP="00D32D9F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
           <w:color w:val="3A4F63"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="005C3381" w:rsidRPr="00DC754A" w:rsidRDefault="005C3381" w:rsidP="005C3381">
+    <w:p w14:paraId="382927EE" w14:textId="77777777" w:rsidR="005C3381" w:rsidRPr="00DC754A" w:rsidRDefault="005C3381" w:rsidP="005C3381">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:autoSpaceDE w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Hlk153293507"/>
       <w:r w:rsidRPr="00DC754A">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">EVENTUALI </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00DC754A">
+        <w:t xml:space="preserve">EVENTUALI REQUISITI RICHIESTI: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DEDA556" w14:textId="77777777" w:rsidR="005C3381" w:rsidRPr="00DC754A" w:rsidRDefault="00204544" w:rsidP="005C3381">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>NO</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:p w14:paraId="40EC9FD8" w14:textId="77777777" w:rsidR="005C3381" w:rsidRPr="00DC754A" w:rsidRDefault="005C3381" w:rsidP="007811B6">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="50BD05DF" w14:textId="77777777" w:rsidR="00876BCA" w:rsidRDefault="006619CD" w:rsidP="00876BCA">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+        </w:pBdr>
+        <w:autoSpaceDE w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>REQUISITI RICHIESTI</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+      </w:pPr>
       <w:r w:rsidRPr="00DC754A">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">: </w:t>
-[...38 lines deleted...]
-    <w:p w:rsidR="00876BCA" w:rsidRDefault="006619CD" w:rsidP="00876BCA">
+        <w:t xml:space="preserve">DESCRIZIONE DEI CRITERI DI SELEZIONE: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E972522" w14:textId="77777777" w:rsidR="00876BCA" w:rsidRPr="00876BCA" w:rsidRDefault="00876BCA" w:rsidP="00876BCA">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
-        <w:autoSpaceDE w:val="0"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00876BCA">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-      </w:pPr>
-[...56 lines deleted...]
-        </w:rPr>
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidRPr="00876BCA">
         <w:rPr>
           <w:rStyle w:val="Numeropagina"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">ll. </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>ll. 10</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0778837D" w14:textId="77777777" w:rsidR="00876BCA" w:rsidRPr="00876BCA" w:rsidRDefault="00876BCA" w:rsidP="00876BCA">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+        </w:pBdr>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="355908E2" w14:textId="77777777" w:rsidR="00876BCA" w:rsidRPr="00876BCA" w:rsidRDefault="00876BCA" w:rsidP="00876BCA">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00876BCA">
         <w:rPr>
-          <w:rStyle w:val="Numeropagina"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>10</w:t>
-[...3 lines deleted...]
-    <w:p w:rsidR="00876BCA" w:rsidRPr="00876BCA" w:rsidRDefault="00876BCA" w:rsidP="00876BCA">
+        <w:t>Mod. S/REC/SEL</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33B6A1F7" w14:textId="77777777" w:rsidR="00876BCA" w:rsidRPr="00876BCA" w:rsidRDefault="00876BCA" w:rsidP="00876BCA">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
-        <w:jc w:val="right"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00876BCA" w:rsidRPr="00876BCA" w:rsidRDefault="00876BCA" w:rsidP="00876BCA">
-[...41 lines deleted...]
-    <w:p w:rsidR="00876BCA" w:rsidRPr="00876BCA" w:rsidRDefault="00876BCA" w:rsidP="00876BCA">
+    <w:p w14:paraId="00704EBC" w14:textId="77777777" w:rsidR="00876BCA" w:rsidRPr="00876BCA" w:rsidRDefault="00876BCA" w:rsidP="00876BCA">
       <w:pPr>
         <w:pStyle w:val="Nessunaspaziatura"/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bar w:val="none" w:sz="0" w:color="auto"/>
         </w:pBdr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00876BCA">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:rPr>
-        <w:t xml:space="preserve">SISTEMA </w:t>
-[...30 lines deleted...]
-    <w:p w:rsidR="00876BCA" w:rsidRPr="00876BCA" w:rsidRDefault="00876BCA" w:rsidP="00876BCA">
+        <w:t>SISTEMA DI RECLUTAMENTO E SELEZIONE*</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F893924" w14:textId="77777777" w:rsidR="00876BCA" w:rsidRPr="00876BCA" w:rsidRDefault="00876BCA" w:rsidP="00876BCA">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rStyle w:val="Numeropagina"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00876BCA">
         <w:rPr>
           <w:rStyle w:val="Numeropagina"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (Obbligatorio all’atto della richiesta </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t xml:space="preserve"> (Obbligatorio all’atto della richiesta di iscrizione)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E6218C8" w14:textId="77777777" w:rsidR="00876BCA" w:rsidRPr="00876BCA" w:rsidRDefault="00876BCA" w:rsidP="00876BCA">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+        </w:pBdr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="145D9C08" w14:textId="77777777" w:rsidR="00876BCA" w:rsidRPr="00876BCA" w:rsidRDefault="00876BCA" w:rsidP="00876BCA">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00876BCA">
         <w:rPr>
-          <w:rStyle w:val="Numeropagina"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-[...7 lines deleted...]
-          <w:rStyle w:val="Numeropagina"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Ente: Azienda USL della Romagna</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66379D9F" w14:textId="77777777" w:rsidR="00876BCA" w:rsidRPr="00876BCA" w:rsidRDefault="00876BCA" w:rsidP="00876BCA">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+        </w:pBdr>
+        <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-[...33 lines deleted...]
-          <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00876BCA">
-[...28 lines deleted...]
-    <w:p w:rsidR="00876BCA" w:rsidRPr="007700F9" w:rsidRDefault="00876BCA" w:rsidP="00876BCA">
+    </w:p>
+    <w:p w14:paraId="7EA6B7DF" w14:textId="77777777" w:rsidR="00876BCA" w:rsidRPr="007700F9" w:rsidRDefault="00876BCA" w:rsidP="00876BCA">
       <w:pPr>
         <w:pStyle w:val="Paragrafoelenco"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007700F9">
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Elementi obbligatori del sistema di reclutamento e </w:t>
-[...20 lines deleted...]
-    <w:p w:rsidR="00876BCA" w:rsidRPr="00876BCA" w:rsidRDefault="00876BCA" w:rsidP="00876BCA">
+        <w:t>Elementi obbligatori del sistema di reclutamento e selezione autonomo (eventuale):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CE8E16B" w14:textId="77777777" w:rsidR="00876BCA" w:rsidRPr="00876BCA" w:rsidRDefault="00876BCA" w:rsidP="00876BCA">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00876BCA" w:rsidRPr="00876BCA" w:rsidRDefault="00876BCA" w:rsidP="00876BCA">
+    <w:p w14:paraId="6D1CA600" w14:textId="77777777" w:rsidR="00876BCA" w:rsidRPr="00876BCA" w:rsidRDefault="00876BCA" w:rsidP="00876BCA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00876BCA">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Metodologia:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00876BCA" w:rsidRPr="00876BCA" w:rsidRDefault="00876BCA" w:rsidP="00876BCA">
+    <w:p w14:paraId="7F194FEC" w14:textId="77777777" w:rsidR="00876BCA" w:rsidRPr="00876BCA" w:rsidRDefault="00876BCA" w:rsidP="00876BCA">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00876BCA" w:rsidRPr="00876BCA" w:rsidRDefault="00876BCA" w:rsidP="00876BCA">
+    <w:p w14:paraId="091C0FBE" w14:textId="77777777" w:rsidR="00876BCA" w:rsidRPr="00876BCA" w:rsidRDefault="00876BCA" w:rsidP="00876BCA">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00876BCA">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">L’Azienda USL della Romagna promuove il Servizio Civile Universale come uno strumento messo a disposizione dei giovani per </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t xml:space="preserve">L’Azienda USL della Romagna promuove il Servizio Civile Universale come uno strumento messo a disposizione dei giovani per adempiere al dovere costituzionale di difesa della Patria, che non consiste più soltanto in attività finalizzate a contrastare o prevenire un’aggressione esterna, ma comprende forme di impegno sociale non violento e non armato, volte all’educazione, alla pace tra i popoli, nonché alla salvaguardia e alla promozione dei valori comuni e fondanti il nostro ordinamento. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14949B02" w14:textId="77777777" w:rsidR="00876BCA" w:rsidRPr="00876BCA" w:rsidRDefault="00876BCA" w:rsidP="00876BCA">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+        </w:pBdr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00876BCA">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>adempiere al</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve">Organizza iniziative volte alla promozione e valorizzazione del Servizio Civile Universale coerenti con le culture e i linguaggi giovanili, preferibilmente in modo coordinato e congiunto con gli altri enti del territorio. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="240B4AEF" w14:textId="77777777" w:rsidR="00876BCA" w:rsidRPr="00876BCA" w:rsidRDefault="00876BCA" w:rsidP="00876BCA">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+        </w:pBdr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00876BCA">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> dovere costituzionale di difesa della Patria, che non consiste più soltanto in attività finalizzate a contrastare o prevenire un’aggressione esterna, ma comprende forme di impegno sociale non violento e non armato, volte all’educazione, alla pace tra i popoli, nonché alla salvaguardia e alla promozione dei valori comuni e fondanti il nostro ordinamento. </w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00876BCA" w:rsidRPr="00876BCA" w:rsidRDefault="00876BCA" w:rsidP="00876BCA">
+        <w:t>Si impegna perché l’esperienza del Servizio Civile Universale nei progetti dell’Azienda USL della Romagna sia un’occasione di formazione e crescita personale per i giovani che sono un indispensabile e vitale risorsa per il progresso culturale sociale ed economico del paese.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="604676EF" w14:textId="77777777" w:rsidR="00876BCA" w:rsidRPr="00876BCA" w:rsidRDefault="00876BCA" w:rsidP="00876BCA">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0A4D8CF0" w14:textId="77777777" w:rsidR="00876BCA" w:rsidRPr="00876BCA" w:rsidRDefault="00876BCA" w:rsidP="00876BCA">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+        </w:pBdr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00876BCA">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Organizza iniziative volte alla promozione e valorizzazione </w:t>
-[...18 lines deleted...]
-    <w:p w:rsidR="00876BCA" w:rsidRPr="00876BCA" w:rsidRDefault="00876BCA" w:rsidP="00876BCA">
+        <w:t>Le comunicazione sui temi de Servizio Civile Universale sono articolate secondo due direttrici.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C248C0F" w14:textId="77777777" w:rsidR="00876BCA" w:rsidRPr="00876BCA" w:rsidRDefault="00876BCA" w:rsidP="00876BCA">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
-[...77 lines deleted...]
-    <w:p w:rsidR="00876BCA" w:rsidRPr="00876BCA" w:rsidRDefault="00876BCA" w:rsidP="00876BCA">
+    </w:p>
+    <w:p w14:paraId="011DF01F" w14:textId="77777777" w:rsidR="00876BCA" w:rsidRPr="00876BCA" w:rsidRDefault="00876BCA" w:rsidP="00876BCA">
       <w:pPr>
         <w:pStyle w:val="Paragrafoelenco"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00876BCA">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>La promozione, che è attiva durante l’intero arco dell’anno e che mira a coinvolgere in un rapporto partecipato, anche emotivo, i giovani:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00876BCA" w:rsidRPr="00876BCA" w:rsidRDefault="00876BCA" w:rsidP="007700F9">
+    <w:p w14:paraId="7491927A" w14:textId="77777777" w:rsidR="00876BCA" w:rsidRPr="00876BCA" w:rsidRDefault="00876BCA" w:rsidP="007700F9">
       <w:pPr>
         <w:pStyle w:val="Paragrafoelenco"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00876BCA">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>promozione</w:t>
-[...10 lines deleted...]
-    <w:p w:rsidR="00876BCA" w:rsidRPr="00876BCA" w:rsidRDefault="00876BCA" w:rsidP="007700F9">
+        <w:t>promozione in occasione eventi pubblici anche tramite testimonianze dirette;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FAD3B86" w14:textId="77777777" w:rsidR="00876BCA" w:rsidRPr="00876BCA" w:rsidRDefault="00876BCA" w:rsidP="007700F9">
       <w:pPr>
         <w:pStyle w:val="Paragrafoelenco"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00876BCA">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>promozione</w:t>
-[...10 lines deleted...]
-    <w:p w:rsidR="00876BCA" w:rsidRPr="00876BCA" w:rsidRDefault="00876BCA" w:rsidP="007700F9">
+        <w:t>promozione  attraverso mezzi di comunicazione di massa  (giornali, radio, televisione, sito internet e intranet Azienda USL della Romagna);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03D14399" w14:textId="77777777" w:rsidR="00876BCA" w:rsidRPr="00876BCA" w:rsidRDefault="00876BCA" w:rsidP="007700F9">
       <w:pPr>
         <w:pStyle w:val="Paragrafoelenco"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00876BCA">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>promozione</w:t>
-[...10 lines deleted...]
-    <w:p w:rsidR="00876BCA" w:rsidRPr="00876BCA" w:rsidRDefault="00876BCA" w:rsidP="007700F9">
+        <w:t>promozione alle associazione di volontariato che collaborano con l’Azienda USL della Romagna;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E1AF5BD" w14:textId="77777777" w:rsidR="00876BCA" w:rsidRPr="00876BCA" w:rsidRDefault="00876BCA" w:rsidP="007700F9">
       <w:pPr>
         <w:pStyle w:val="Paragrafoelenco"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00876BCA">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>promozione</w:t>
-[...10 lines deleted...]
-    <w:p w:rsidR="00876BCA" w:rsidRPr="00876BCA" w:rsidRDefault="00876BCA" w:rsidP="007700F9">
+        <w:t>promozione mirata ai i giovani che svolgono tirocini formativi presso l’Azienda USL della Romagna;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B520D21" w14:textId="77777777" w:rsidR="00876BCA" w:rsidRPr="00876BCA" w:rsidRDefault="00876BCA" w:rsidP="007700F9">
       <w:pPr>
         <w:pStyle w:val="Paragrafoelenco"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00876BCA">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>colloqui</w:t>
-[...10 lines deleted...]
-    <w:p w:rsidR="00876BCA" w:rsidRPr="00876BCA" w:rsidRDefault="00876BCA" w:rsidP="00876BCA">
+        <w:t>colloqui di orientamento con i giovani che ne fanno richiesta.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55CE910A" w14:textId="77777777" w:rsidR="00876BCA" w:rsidRPr="00876BCA" w:rsidRDefault="00876BCA" w:rsidP="00876BCA">
       <w:pPr>
         <w:pStyle w:val="Paragrafoelenco"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00876BCA">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">L’informazione, che è attiva principalmente durante i periodi di apertura dei bandi e sviluppa conoscenze </w:t>
-[...18 lines deleted...]
-    <w:p w:rsidR="00876BCA" w:rsidRPr="00876BCA" w:rsidRDefault="00876BCA" w:rsidP="007700F9">
+        <w:t>L’informazione, che è attiva principalmente durante i periodi di apertura dei bandi e sviluppa conoscenze relative alle modalità di partecipazione ai progetti di servizio civile universale:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="709F159B" w14:textId="77777777" w:rsidR="00876BCA" w:rsidRPr="00876BCA" w:rsidRDefault="00876BCA" w:rsidP="007700F9">
       <w:pPr>
         <w:pStyle w:val="Paragrafoelenco"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00876BCA">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>pubblicazione</w:t>
-[...10 lines deleted...]
-    <w:p w:rsidR="00876BCA" w:rsidRPr="00876BCA" w:rsidRDefault="00876BCA" w:rsidP="007700F9">
+        <w:t>pubblicazione del Bando e dei relativi Progetti sito internet e intranet Azienda USL della Romagna;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="220CC782" w14:textId="77777777" w:rsidR="00876BCA" w:rsidRPr="00876BCA" w:rsidRDefault="00876BCA" w:rsidP="007700F9">
       <w:pPr>
         <w:pStyle w:val="Paragrafoelenco"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00876BCA">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>pubblicazione</w:t>
-[...10 lines deleted...]
-    <w:p w:rsidR="00876BCA" w:rsidRPr="00876BCA" w:rsidRDefault="00876BCA" w:rsidP="007700F9">
+        <w:t>pubblicazione del Bando e dei relativi Progetti presso le sedi di realizzazione;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F4E84CA" w14:textId="77777777" w:rsidR="00876BCA" w:rsidRPr="00876BCA" w:rsidRDefault="00876BCA" w:rsidP="007700F9">
       <w:pPr>
         <w:pStyle w:val="Paragrafoelenco"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00876BCA">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>distribuzione</w:t>
-[...10 lines deleted...]
-    <w:p w:rsidR="00876BCA" w:rsidRPr="00876BCA" w:rsidRDefault="00876BCA" w:rsidP="007700F9">
+        <w:t>distribuzione del materiale informativo presso gli Uffici Relazioni con il Pubblico della Azienda USL della Romagna;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62492CEC" w14:textId="77777777" w:rsidR="00876BCA" w:rsidRPr="00876BCA" w:rsidRDefault="00876BCA" w:rsidP="007700F9">
       <w:pPr>
         <w:pStyle w:val="Paragrafoelenco"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00876BCA">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>informazione</w:t>
-[...10 lines deleted...]
-    <w:p w:rsidR="00876BCA" w:rsidRPr="00876BCA" w:rsidRDefault="00876BCA" w:rsidP="007700F9">
+        <w:t>informazione alle associazione di volontariato che collaborano con l’Azienda USL della Romagna</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C4D3706" w14:textId="77777777" w:rsidR="00876BCA" w:rsidRPr="00876BCA" w:rsidRDefault="00876BCA" w:rsidP="007700F9">
       <w:pPr>
         <w:pStyle w:val="Paragrafoelenco"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00876BCA">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>comunicati</w:t>
-[...10 lines deleted...]
-    <w:p w:rsidR="00876BCA" w:rsidRPr="00876BCA" w:rsidRDefault="00876BCA" w:rsidP="007700F9">
+        <w:t>comunicati e conferenze stampa</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29449A20" w14:textId="77777777" w:rsidR="00876BCA" w:rsidRPr="00876BCA" w:rsidRDefault="00876BCA" w:rsidP="007700F9">
       <w:pPr>
         <w:pStyle w:val="Paragrafoelenco"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00876BCA">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>colloqui</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>colloqui di orientamento con i giovani che ne fanno richiesta</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47D99943" w14:textId="77777777" w:rsidR="00876BCA" w:rsidRPr="00876BCA" w:rsidRDefault="00876BCA" w:rsidP="00876BCA">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+        </w:pBdr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="01D97ECD" w14:textId="77777777" w:rsidR="00876BCA" w:rsidRPr="00876BCA" w:rsidRDefault="00876BCA" w:rsidP="00876BCA">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+        </w:pBdr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00876BCA">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> di orientamento con i giovani che ne fanno richiesta</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00876BCA" w:rsidRPr="00876BCA" w:rsidRDefault="00876BCA" w:rsidP="00876BCA">
+        <w:t>L’Azienda USL della Romagna organizza il percorso di selezione dei candidati da avviare al Servizio Civile a seguito dell'indizione di un bando pubblico del Dipartimento per le politiche Giovanili e il Servizio Civile Universale nel rispetto dei principi di trasparenza, semplificazione, pubblicità, parità di trattamento e divieto di discriminazione, in modo da garantire la riduzione dei tempi della procedura e la pubblicità delle modalità di attribuzione dei punteggi nonché degli esiti delle valutazioni, con evidenza sui propri siti internet, presso le sedi dove sono state effettuate le selezioni e con ogni altra idonea modalità come previsto dal D.Lgs. 6-3-2017 n. 40 Istituzione e disciplina del servizio civile universale, a norma dell'articolo 8 della legge 6 giugno 2016, n. 106  e successive modificazioni.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FE241B0" w14:textId="77777777" w:rsidR="00876BCA" w:rsidRPr="00876BCA" w:rsidRDefault="00876BCA" w:rsidP="00876BCA">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr>
+      <w:r w:rsidRPr="00876BCA">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Nomina apposite commissioni composte da membri che al momento dell'insediamento dichiarano, ai sensi del decreto del Presidente della Repubblica 28 dicembre 2000, n. 445, di non essere legati da rapporti di parentela con i giovani partecipanti alla selezione e di non incorrere in alcuna causa di incompatibilità. All'esito della selezione, le commissioni redigono il relativo verbale, contenente il punteggio per ogni elemento di valutazione con riferimento a ciascun candidato.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75FEADCA" w14:textId="77777777" w:rsidR="00876BCA" w:rsidRPr="00876BCA" w:rsidRDefault="00876BCA" w:rsidP="00876BCA">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00876BCA">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">L’Azienda USL della Romagna organizza il percorso di selezione dei candidati da avviare al Servizio Civile a seguito dell'indizione di un bando pubblico del Dipartimento per le politiche Giovanili e il Servizio Civile Universale nel rispetto dei principi di trasparenza, semplificazione, pubblicità, parità di trattamento e divieto di discriminazione, in modo da garantire la riduzione dei tempi della procedura e la pubblicità delle </w:t>
-[...34 lines deleted...]
-    <w:p w:rsidR="00876BCA" w:rsidRPr="00876BCA" w:rsidRDefault="00876BCA" w:rsidP="00876BCA">
+        <w:t>Recepisce ai fini del percorso di selezione ogni ulteriore indicazione contenuta nei bandi pubblicati  dal Dipartimento per le Politiche Giovanili e il Servizio Civile Universale (requisiti di ammissione; obblighi di pubblicazione a carico degli enti; presentazione delle domande; procedure selettive; istruzioni operative per gli enti).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="465E1FB6" w14:textId="77777777" w:rsidR="00876BCA" w:rsidRPr="00876BCA" w:rsidRDefault="00876BCA" w:rsidP="00876BCA">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00876BCA">
-[...70 lines deleted...]
-    <w:p w:rsidR="00876BCA" w:rsidRPr="00876BCA" w:rsidRDefault="00876BCA" w:rsidP="00876BCA">
+    </w:p>
+    <w:p w14:paraId="23F35060" w14:textId="77777777" w:rsidR="00876BCA" w:rsidRPr="00876BCA" w:rsidRDefault="00876BCA" w:rsidP="00876BCA">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00876BCA">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">Obiettivo ideale della selezione dei candidati è </w:t>
-[...42 lines deleted...]
-    <w:p w:rsidR="00876BCA" w:rsidRPr="00876BCA" w:rsidRDefault="00876BCA" w:rsidP="00876BCA">
+        <w:t>Obiettivo ideale della selezione dei candidati è quello di affidare ad ogni giovane il progetto più adatto a lui, alle sue capacità e alle sue esigenze e allo stesso tempo di cercare per ogni progetto il soggetto più adatto a svolgerlo nel migliore dei modi. In questo modo dando concreta attuazione al motto che descrive il Servizio Civile come “Un anno che cambia la vita tua e degli altri”, una occasione di crescita personale e sostegno alla propria comunità.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="485F42C0" w14:textId="77777777" w:rsidR="00876BCA" w:rsidRPr="00876BCA" w:rsidRDefault="00876BCA" w:rsidP="00876BCA">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00876BCA" w:rsidRPr="00876BCA" w:rsidRDefault="00876BCA" w:rsidP="00876BCA">
+    <w:p w14:paraId="09908B5B" w14:textId="77777777" w:rsidR="00876BCA" w:rsidRPr="00876BCA" w:rsidRDefault="00876BCA" w:rsidP="00876BCA">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00876BCA">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">La selezione vera e propria dei candidati </w:t>
-[...22 lines deleted...]
-    <w:p w:rsidR="00876BCA" w:rsidRPr="00876BCA" w:rsidRDefault="00876BCA" w:rsidP="00876BCA">
+        <w:t>La selezione vera e propria dei candidati prevede una analisi documentale delle esperienze e dei titoli posseduti alla quale si associa un colloquio intervista durante il quale la commissione è chiamata a valutare in aggiunta alle conoscenze tecnico-professionali direttamente e logicamente legate a obiettivi ed attività previste dal progetto qualità soggettive che hanno una evidenza molto più sfumata come le motivazioni, la condivisioni degli obiettivi oltre a particolari doti ed abilità</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="093EE01A" w14:textId="77777777" w:rsidR="00876BCA" w:rsidRPr="00876BCA" w:rsidRDefault="00876BCA" w:rsidP="00876BCA">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00876BCA" w:rsidRPr="00876BCA" w:rsidRDefault="00876BCA" w:rsidP="00876BCA">
+    <w:p w14:paraId="4C280835" w14:textId="77777777" w:rsidR="00876BCA" w:rsidRPr="00876BCA" w:rsidRDefault="00876BCA" w:rsidP="00876BCA">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00876BCA">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">1) Scheda di valutazione del colloquio-intervista </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00876BCA" w:rsidRPr="00876BCA" w:rsidRDefault="00876BCA" w:rsidP="00876BCA">
+    <w:p w14:paraId="36CFAD06" w14:textId="77777777" w:rsidR="00876BCA" w:rsidRPr="00876BCA" w:rsidRDefault="00876BCA" w:rsidP="00876BCA">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00876BCA">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>2) Precedenti esperienze</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00876BCA" w:rsidRPr="00876BCA" w:rsidRDefault="00876BCA" w:rsidP="00876BCA">
+    <w:p w14:paraId="582D9BDD" w14:textId="77777777" w:rsidR="00876BCA" w:rsidRPr="00876BCA" w:rsidRDefault="00876BCA" w:rsidP="00876BCA">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00876BCA">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">3) Titoli di studio, professionali, esperienze aggiuntive non </w:t>
-[...22 lines deleted...]
-    <w:p w:rsidR="00876BCA" w:rsidRPr="00876BCA" w:rsidRDefault="00876BCA" w:rsidP="00876BCA">
+        <w:t>3) Titoli di studio, professionali, esperienze aggiuntive non valutate in precedenza e altre conoscenze</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68C16192" w14:textId="77777777" w:rsidR="00876BCA" w:rsidRPr="00876BCA" w:rsidRDefault="00876BCA" w:rsidP="00876BCA">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="green"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00876BCA" w:rsidRPr="00876BCA" w:rsidRDefault="00876BCA" w:rsidP="00876BCA">
+    <w:p w14:paraId="5DC91AA5" w14:textId="77777777" w:rsidR="00876BCA" w:rsidRPr="00876BCA" w:rsidRDefault="00876BCA" w:rsidP="00876BCA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00876BCA">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...12 lines deleted...]
-    <w:p w:rsidR="00876BCA" w:rsidRPr="00876BCA" w:rsidRDefault="00876BCA" w:rsidP="00876BCA">
+        <w:t>Strumenti e tecniche utilizzati :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07100868" w14:textId="77777777" w:rsidR="00876BCA" w:rsidRPr="00876BCA" w:rsidRDefault="00876BCA" w:rsidP="00876BCA">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00876BCA" w:rsidRPr="00876BCA" w:rsidRDefault="00876BCA" w:rsidP="00876BCA">
+    <w:p w14:paraId="0D1F36CE" w14:textId="77777777" w:rsidR="00876BCA" w:rsidRPr="00876BCA" w:rsidRDefault="00876BCA" w:rsidP="00876BCA">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00876BCA">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">NOTE ESPLICATIVE ALL'UTILIZZO DELLA GRIGLIA </w:t>
-[...27 lines deleted...]
-    <w:p w:rsidR="00876BCA" w:rsidRPr="00876BCA" w:rsidRDefault="00876BCA" w:rsidP="00876BCA">
+        <w:t>NOTE ESPLICATIVE ALL'UTILIZZO DELLA GRIGLIA DI SELEZIONE PER L'ATTRIBUZIONE DEI PUNTEGGI AI SINGOLI CANDIDATI.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01863915" w14:textId="77777777" w:rsidR="00876BCA" w:rsidRPr="00876BCA" w:rsidRDefault="00876BCA" w:rsidP="00876BCA">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00876BCA" w:rsidRPr="00876BCA" w:rsidRDefault="00876BCA" w:rsidP="00876BCA">
+    <w:p w14:paraId="15488F9B" w14:textId="77777777" w:rsidR="00876BCA" w:rsidRPr="00876BCA" w:rsidRDefault="00876BCA" w:rsidP="00876BCA">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00876BCA">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Premessa</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00876BCA" w:rsidRPr="00876BCA" w:rsidRDefault="00876BCA" w:rsidP="00876BCA">
+    <w:p w14:paraId="1BB9F0E6" w14:textId="77777777" w:rsidR="00876BCA" w:rsidRPr="00876BCA" w:rsidRDefault="00876BCA" w:rsidP="00876BCA">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00876BCA">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Il punteggio massimo che un candidato può ottenere è pari a 110 punti, così ripartiti:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00876BCA" w:rsidRPr="00876BCA" w:rsidRDefault="00876BCA" w:rsidP="00876BCA">
+    <w:p w14:paraId="475B6063" w14:textId="77777777" w:rsidR="00876BCA" w:rsidRPr="00876BCA" w:rsidRDefault="00876BCA" w:rsidP="00876BCA">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00876BCA" w:rsidRPr="00876BCA" w:rsidRDefault="00876BCA" w:rsidP="00876BCA">
+    <w:p w14:paraId="178D9A56" w14:textId="77777777" w:rsidR="00876BCA" w:rsidRPr="00876BCA" w:rsidRDefault="00876BCA" w:rsidP="00876BCA">
       <w:pPr>
         <w:pStyle w:val="Paragrafoelenco"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00876BCA">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">scheda di valutazione: </w:t>
-[...42 lines deleted...]
-    <w:p w:rsidR="00876BCA" w:rsidRPr="00876BCA" w:rsidRDefault="00876BCA" w:rsidP="00876BCA">
+        <w:t>scheda di valutazione: max 60 punti;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E66814D" w14:textId="77777777" w:rsidR="00876BCA" w:rsidRPr="00876BCA" w:rsidRDefault="00876BCA" w:rsidP="00876BCA">
       <w:pPr>
         <w:pStyle w:val="Paragrafoelenco"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00876BCA">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>precedenti</w:t>
-[...32 lines deleted...]
-    <w:p w:rsidR="00876BCA" w:rsidRPr="00615131" w:rsidRDefault="00876BCA" w:rsidP="00876BCA">
+        <w:t>precedenti esperienze: max 30 punti;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D7B3952" w14:textId="77777777" w:rsidR="00876BCA" w:rsidRPr="00615131" w:rsidRDefault="00876BCA" w:rsidP="00876BCA">
       <w:pPr>
         <w:pStyle w:val="Paragrafoelenco"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00615131">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">titoli di studio, professionali, esperienze aggiuntive non </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>titoli di studio, professionali, esperienze aggiuntive non valutate in precedenza e altre conoscenze:</w:t>
+      </w:r>
+      <w:r w:rsidR="00615131">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="00615131">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>valutate</w:t>
-[...41 lines deleted...]
-    <w:p w:rsidR="00876BCA" w:rsidRPr="00876BCA" w:rsidRDefault="00876BCA" w:rsidP="00876BCA">
+        <w:t>max 20 punti</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B52CA2A" w14:textId="77777777" w:rsidR="00876BCA" w:rsidRPr="00876BCA" w:rsidRDefault="00876BCA" w:rsidP="00876BCA">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00876BCA" w:rsidRPr="00876BCA" w:rsidRDefault="00876BCA" w:rsidP="00876BCA">
+    <w:p w14:paraId="6222A31E" w14:textId="77777777" w:rsidR="00876BCA" w:rsidRPr="00876BCA" w:rsidRDefault="00876BCA" w:rsidP="00876BCA">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00876BCA">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">Il sistema di selezione non prevede punteggi parziali e finali superiori ai valori innanzi indicati, pertanto </w:t>
-[...13 lines deleted...]
-    <w:p w:rsidR="00876BCA" w:rsidRPr="00876BCA" w:rsidRDefault="00876BCA" w:rsidP="00876BCA">
+        <w:t>Il sistema di selezione non prevede punteggi parziali e finali superiori ai valori innanzi indicati, pertanto la</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65D8AB75" w14:textId="77777777" w:rsidR="00876BCA" w:rsidRPr="00876BCA" w:rsidRDefault="00876BCA" w:rsidP="00876BCA">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00876BCA">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>presenza</w:t>
-[...12 lines deleted...]
-    <w:p w:rsidR="00876BCA" w:rsidRPr="00876BCA" w:rsidRDefault="00876BCA" w:rsidP="00876BCA">
+        <w:t>presenza di valori parziali o totali più elevati indicano la non corretta applicazione del sistema dei punteggi.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4436A77B" w14:textId="77777777" w:rsidR="00876BCA" w:rsidRPr="00876BCA" w:rsidRDefault="00876BCA" w:rsidP="00876BCA">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00876BCA" w:rsidRPr="00876BCA" w:rsidRDefault="00876BCA" w:rsidP="00876BCA">
+    <w:p w14:paraId="7FC3FCCF" w14:textId="77777777" w:rsidR="00876BCA" w:rsidRPr="00876BCA" w:rsidRDefault="00876BCA" w:rsidP="00876BCA">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00876BCA">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">1)Scheda di valutazione </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00876BCA" w:rsidRPr="00876BCA" w:rsidRDefault="00876BCA" w:rsidP="00876BCA">
+    <w:p w14:paraId="1CC69D51" w14:textId="77777777" w:rsidR="00876BCA" w:rsidRPr="00876BCA" w:rsidRDefault="00876BCA" w:rsidP="00876BCA">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00876BCA">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">Il punteggio massimo della scheda di valutazione da compilare durante il colloquio selettivo dei candidati è pari a </w:t>
-[...42 lines deleted...]
-    <w:p w:rsidR="00876BCA" w:rsidRPr="00876BCA" w:rsidRDefault="00876BCA" w:rsidP="00876BCA">
+        <w:t>Il punteggio massimo della scheda di valutazione da compilare durante il colloquio selettivo dei candidati è pari a 60. Il punteggio si riferisce alla sola valutazione finale, ottenuta dalla media aritmetica dei giudizi relativi ai singoli fattori costituenti la griglia.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A8DF9AE" w14:textId="77777777" w:rsidR="00876BCA" w:rsidRPr="00876BCA" w:rsidRDefault="00876BCA" w:rsidP="00876BCA">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00876BCA">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">In termini matematici: (∑ n1 + n2 + n3 + n4 + n5 + … </w:t>
-[...82 lines deleted...]
-    <w:p w:rsidR="00876BCA" w:rsidRPr="00876BCA" w:rsidRDefault="00876BCA" w:rsidP="00876BCA">
+        <w:t>In termini matematici: (∑ n1 + n2 + n3 + n4 + n5 + … nX/N); dove n) rappresenta il punteggio attribuito ai singoli fattori di valutazione ed N il numero dei fattori di valutazione considerati, nel nostro caso N =X. Il valore ottenuto deve essere riportato con due cifre decimali. Il colloquio si intende superato solo se il</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03B0461B" w14:textId="77777777" w:rsidR="00876BCA" w:rsidRPr="00876BCA" w:rsidRDefault="00876BCA" w:rsidP="00876BCA">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00876BCA">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>punteggio</w:t>
-[...12 lines deleted...]
-    <w:p w:rsidR="00876BCA" w:rsidRPr="00876BCA" w:rsidRDefault="00876BCA" w:rsidP="00876BCA">
+        <w:t>punteggio finale é uguale o superiore a 36/60.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C7E2EA3" w14:textId="77777777" w:rsidR="00876BCA" w:rsidRPr="00876BCA" w:rsidRDefault="00876BCA" w:rsidP="00876BCA">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00876BCA" w:rsidRPr="00876BCA" w:rsidRDefault="00876BCA" w:rsidP="00876BCA">
+    <w:p w14:paraId="2FCFD8DD" w14:textId="77777777" w:rsidR="00876BCA" w:rsidRPr="00876BCA" w:rsidRDefault="00876BCA" w:rsidP="00876BCA">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00876BCA">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">2) Precedenti esperienze </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00876BCA" w:rsidRPr="00876BCA" w:rsidRDefault="00876BCA" w:rsidP="00876BCA">
+    <w:p w14:paraId="53BF7239" w14:textId="77777777" w:rsidR="00876BCA" w:rsidRPr="00876BCA" w:rsidRDefault="00876BCA" w:rsidP="00876BCA">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00876BCA" w:rsidRPr="00876BCA" w:rsidRDefault="00876BCA" w:rsidP="00876BCA">
+    <w:p w14:paraId="728DC9AC" w14:textId="77777777" w:rsidR="00876BCA" w:rsidRPr="00876BCA" w:rsidRDefault="00876BCA" w:rsidP="00876BCA">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00876BCA">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">Il punteggio massimo relativo alle precedenti esperienze è pari a </w:t>
-[...22 lines deleted...]
-    <w:p w:rsidR="00876BCA" w:rsidRPr="00876BCA" w:rsidRDefault="00876BCA" w:rsidP="00876BCA">
+        <w:t>Il punteggio massimo relativo alle precedenti esperienze è pari a 30 punti, così ripartiti:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="447ECAF0" w14:textId="77777777" w:rsidR="00876BCA" w:rsidRPr="00876BCA" w:rsidRDefault="00876BCA" w:rsidP="00876BCA">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00876BCA" w:rsidRPr="00876BCA" w:rsidRDefault="00876BCA" w:rsidP="00876BCA">
+    <w:p w14:paraId="4F3C31FA" w14:textId="77777777" w:rsidR="00876BCA" w:rsidRPr="00876BCA" w:rsidRDefault="00876BCA" w:rsidP="00876BCA">
       <w:pPr>
         <w:pStyle w:val="Paragrafoelenco"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00876BCA">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>precedenti</w:t>
-[...32 lines deleted...]
-    <w:p w:rsidR="00876BCA" w:rsidRPr="00876BCA" w:rsidRDefault="00876BCA" w:rsidP="00876BCA">
+        <w:t>precedenti esperienze maturale presso l'ente che realizza il progetto e nello stesso settore: max 12 punti (periodo massimo valutabile pari a 12 mesi X il coefficiente pari a 1,00 = 12 ). E' possibile sommare la durata di più esperienze fino al raggiungimento del periodo massimo valutabile;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53562706" w14:textId="77777777" w:rsidR="00876BCA" w:rsidRPr="00876BCA" w:rsidRDefault="00876BCA" w:rsidP="00876BCA">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00876BCA" w:rsidRPr="00876BCA" w:rsidRDefault="00876BCA" w:rsidP="00876BCA">
+    <w:p w14:paraId="2B23FDE7" w14:textId="77777777" w:rsidR="00876BCA" w:rsidRPr="00876BCA" w:rsidRDefault="00876BCA" w:rsidP="00876BCA">
       <w:pPr>
         <w:pStyle w:val="Paragrafoelenco"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00876BCA">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>precedenti</w:t>
-[...32 lines deleted...]
-    <w:p w:rsidR="00876BCA" w:rsidRPr="00876BCA" w:rsidRDefault="00876BCA" w:rsidP="00876BCA">
+        <w:t>precedenti esperienze maturate nello stesso settore del progetto presso enti diversi da quello che realizza il progetto: max 9 punti (periodo massimo valutabile pari a 12 mesi X il coefficiente pari a 0,75 = 9). E' possibile sommare la durata dì più esperienze fino al raggiungimento del periodo massimo valutabile;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1ED04FE7" w14:textId="77777777" w:rsidR="00876BCA" w:rsidRPr="00876BCA" w:rsidRDefault="00876BCA" w:rsidP="00876BCA">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00876BCA" w:rsidRPr="00876BCA" w:rsidRDefault="00876BCA" w:rsidP="00876BCA">
+    <w:p w14:paraId="3896013F" w14:textId="77777777" w:rsidR="00876BCA" w:rsidRPr="00876BCA" w:rsidRDefault="00876BCA" w:rsidP="00876BCA">
       <w:pPr>
         <w:pStyle w:val="Paragrafoelenco"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00876BCA">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>precedenti</w:t>
-[...32 lines deleted...]
-    <w:p w:rsidR="00876BCA" w:rsidRPr="00876BCA" w:rsidRDefault="00876BCA" w:rsidP="00876BCA">
+        <w:t>precedenti esperienze maturate presso l'ente che realizza il progetto in un settore diverso da quello del progetto: max 6 punti (periodo massimo valutabile pari a 12 mesi X il coefficiente pari a 0,50 = 6). E' possibile sommare la durata di più esperienze fino al raggiungimento del periodo massimo valutabile;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6DBAADCB" w14:textId="77777777" w:rsidR="00876BCA" w:rsidRPr="00876BCA" w:rsidRDefault="00876BCA" w:rsidP="00876BCA">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00876BCA" w:rsidRPr="00876BCA" w:rsidRDefault="00876BCA" w:rsidP="00876BCA">
+    <w:p w14:paraId="2DAA31C5" w14:textId="77777777" w:rsidR="00876BCA" w:rsidRPr="00876BCA" w:rsidRDefault="00876BCA" w:rsidP="00876BCA">
       <w:pPr>
         <w:pStyle w:val="Paragrafoelenco"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00876BCA">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>precedenti</w:t>
-[...32 lines deleted...]
-    <w:p w:rsidR="00876BCA" w:rsidRPr="00876BCA" w:rsidRDefault="00876BCA" w:rsidP="00876BCA">
+        <w:t>precedenti esperienze maturate presso enti diversi da quello che realizza il progetto in settori analoghi a quello del progetto: max 3 punti (periodo massimo valutabile pari a 12 mesi X il coefficiente pari a 0,25 = 3). E' possibile sommare la durata di più esperienze fino al raggiungimento del periodo massimo valutabile.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75441121" w14:textId="77777777" w:rsidR="00876BCA" w:rsidRPr="00876BCA" w:rsidRDefault="00876BCA" w:rsidP="00876BCA">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00876BCA" w:rsidRPr="00876BCA" w:rsidRDefault="00876BCA" w:rsidP="00876BCA">
+    <w:p w14:paraId="4F521287" w14:textId="77777777" w:rsidR="00876BCA" w:rsidRPr="00876BCA" w:rsidRDefault="00876BCA" w:rsidP="00876BCA">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00876BCA">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">3) Titoli di studio, professionali, esperienze aggiuntive non </w:t>
-[...26 lines deleted...]
-    <w:p w:rsidR="00876BCA" w:rsidRPr="00876BCA" w:rsidRDefault="00876BCA" w:rsidP="00876BCA">
+        <w:t>3) Titoli di studio, professionali, esperienze aggiuntive non valutate in precedenza e altre conoscenze</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A9DA27B" w14:textId="77777777" w:rsidR="00876BCA" w:rsidRPr="00876BCA" w:rsidRDefault="00876BCA" w:rsidP="00876BCA">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00876BCA" w:rsidRPr="00876BCA" w:rsidRDefault="00876BCA" w:rsidP="00876BCA">
+    <w:p w14:paraId="2C6F0F91" w14:textId="77777777" w:rsidR="00876BCA" w:rsidRPr="00876BCA" w:rsidRDefault="00876BCA" w:rsidP="00876BCA">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00876BCA">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">Il punteggio massimo relativo al titolo di studio, alle esperienze non valutate nell'ambito del precedente punto </w:t>
-[...22 lines deleted...]
-    <w:p w:rsidR="00876BCA" w:rsidRPr="00876BCA" w:rsidRDefault="00876BCA" w:rsidP="00876BCA">
+        <w:t>Il punteggio massimo relativo al titolo di studio, alle esperienze non valutate nell'ambito del precedente punto 2, alle altre conoscenze è pari complessivamente a 20 punti, così ripartiti:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BB50112" w14:textId="77777777" w:rsidR="00876BCA" w:rsidRPr="00876BCA" w:rsidRDefault="00876BCA" w:rsidP="00876BCA">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00876BCA" w:rsidRPr="00876BCA" w:rsidRDefault="00876BCA" w:rsidP="00876BCA">
+    <w:p w14:paraId="29F6EFC0" w14:textId="77777777" w:rsidR="00876BCA" w:rsidRPr="00876BCA" w:rsidRDefault="00876BCA" w:rsidP="00876BCA">
       <w:pPr>
         <w:pStyle w:val="Paragrafoelenco"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00876BCA">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">Titoli di studio: </w:t>
-[...82 lines deleted...]
-    <w:p w:rsidR="00876BCA" w:rsidRPr="00876BCA" w:rsidRDefault="00876BCA" w:rsidP="00876BCA">
+        <w:t xml:space="preserve">Titoli di studio: max 8 punti per lauree attinenti al progetto (es. laurea in pedagogia, psicologia, sociologia, scienze dell'educazione, ecc. per progetto di assistenza all'infanzia; laurea in lettere classiche, conservazione beni culturali, ecc. per progetti relativi ai beni Culturali; laurea in medicina per progetti di assistenza agli anziani ecc.). Lo stesso schema si applica ai diplomi di scuola media superiore. Per ogni anno di scuola media superiore superato è attribuito 1 punto (es. iscritto al III anno delle superiori: 2 punti in quanto ha concluso positivamente due anni). Si valuta solo il titolo di studio più elevato (es. per i laureati si valuta solo la laurea e non anche il diploma; per i diplomati si valuta solo il diploma e non anche i singoli anni delle superiori superati per raggiungere il diploma). Alla dizione generica di laurea sono riconducibili sia la laurea del vecchio ordinamento precedente alla riforma del D.M. 509/99, che la laurea di secondo livello (specialistica) contemplata dal nuovo ordinamento. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="015854EC" w14:textId="77777777" w:rsidR="00876BCA" w:rsidRPr="00876BCA" w:rsidRDefault="00876BCA" w:rsidP="00876BCA">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00876BCA" w:rsidRPr="00615131" w:rsidRDefault="00876BCA" w:rsidP="00876BCA">
+    <w:p w14:paraId="34BE8FBE" w14:textId="77777777" w:rsidR="00876BCA" w:rsidRPr="00615131" w:rsidRDefault="00876BCA" w:rsidP="00876BCA">
       <w:pPr>
         <w:pStyle w:val="Paragrafoelenco"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00615131">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">Titoli professionali: fino </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t xml:space="preserve">Titoli professionali: fino ad un massimo di 4 punti per quelli attinenti al progetto (es. infermiere per progetti di assistenza agli anziani o altri progetti di natura sanitaria, logopedista per progetti di assistenza ai bambini, ecc.).Più titoli possono concorrere alla formazione del punteggio nell'ambito delle singole categorie individuate nell'allegato (es. due titoli attinenti al progetto concorrono alla formazione del punteggio fino al massimo </w:t>
+      </w:r>
       <w:r w:rsidRPr="00615131">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>ad</w:t>
-[...17 lines deleted...]
-        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">ecc.).Più titoli possono concorrere alla formazione del punteggio nell'ambito delle singole categorie individuate nell'allegato (es. due titoli attinenti al progetto </w:t>
-[...42 lines deleted...]
-    <w:p w:rsidR="00876BCA" w:rsidRPr="00876BCA" w:rsidRDefault="00876BCA" w:rsidP="00876BCA">
+        <w:t>previsto); viceversa per due titoli di cui uno attinente al progetto e l'altro non attinente non è possibile cumulare i punteggi ottenuti. In questo caso viene considerato solo il punteggio più elevato.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D9D33BC" w14:textId="77777777" w:rsidR="00876BCA" w:rsidRPr="00876BCA" w:rsidRDefault="00876BCA" w:rsidP="00876BCA">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00876BCA" w:rsidRPr="00876BCA" w:rsidRDefault="00876BCA" w:rsidP="00876BCA">
+    <w:p w14:paraId="62D66BC1" w14:textId="77777777" w:rsidR="00876BCA" w:rsidRPr="00876BCA" w:rsidRDefault="00876BCA" w:rsidP="00876BCA">
       <w:pPr>
         <w:pStyle w:val="Paragrafoelenco"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00876BCA">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">Esperienze aggiuntive non </w:t>
-[...22 lines deleted...]
-    <w:p w:rsidR="00876BCA" w:rsidRPr="00876BCA" w:rsidRDefault="00876BCA" w:rsidP="00876BCA">
+        <w:t xml:space="preserve">Esperienze aggiuntive non valutate in precedenza: fino a un massimo di punti 4. Si tratta di esperienze diverse da quelle valutate al precedente punto 2 (es. animatore di villaggi turistici, attività di assistenza ai bambini durante il periodo estivo, ecc.) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56F0B300" w14:textId="77777777" w:rsidR="00876BCA" w:rsidRPr="00876BCA" w:rsidRDefault="00876BCA" w:rsidP="00876BCA">
       <w:pPr>
         <w:pStyle w:val="Paragrafoelenco"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00876BCA">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Altre conoscenze: fino a un massimo di punti 4 (es. conoscenza di una lingua straniera, informatica, musica, teatro, pittura, ecc.). </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00876BCA" w:rsidRPr="00876BCA" w:rsidRDefault="00876BCA" w:rsidP="00876BCA">
+    <w:p w14:paraId="6B0FEE19" w14:textId="77777777" w:rsidR="00876BCA" w:rsidRPr="00876BCA" w:rsidRDefault="00876BCA" w:rsidP="00876BCA">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00876BCA" w:rsidRPr="00876BCA" w:rsidRDefault="00876BCA" w:rsidP="00876BCA">
+    <w:p w14:paraId="5D2E32E3" w14:textId="77777777" w:rsidR="00876BCA" w:rsidRPr="00876BCA" w:rsidRDefault="00876BCA" w:rsidP="00876BCA">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00876BCA">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">PUNTEGGI RIFERITI AGLI ELEMENTI </w:t>
-[...26 lines deleted...]
-    <w:p w:rsidR="00876BCA" w:rsidRPr="00876BCA" w:rsidRDefault="00876BCA" w:rsidP="00876BCA">
+        <w:t>PUNTEGGI RIFERITI AGLI ELEMENTI DI VALUTAZIONE</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50630767" w14:textId="77777777" w:rsidR="00876BCA" w:rsidRPr="00876BCA" w:rsidRDefault="00876BCA" w:rsidP="00876BCA">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00876BCA" w:rsidRPr="00876BCA" w:rsidRDefault="00876BCA" w:rsidP="00876BCA">
+    <w:p w14:paraId="021FEB90" w14:textId="77777777" w:rsidR="00876BCA" w:rsidRPr="00876BCA" w:rsidRDefault="00876BCA" w:rsidP="00876BCA">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00876BCA">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">PUNTEGGI DA ATTRIBUIRE ALLA SCHEDA </w:t>
-[...53 lines deleted...]
-    <w:p w:rsidR="00876BCA" w:rsidRPr="00876BCA" w:rsidRDefault="00876BCA" w:rsidP="00876BCA">
+        <w:t>PUNTEGGI DA ATTRIBUIRE ALLA SCHEDA DI VALUTAZIONE DI CUI ALL'ALLEGATO 1</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D9CB16E" w14:textId="77777777" w:rsidR="00876BCA" w:rsidRPr="00876BCA" w:rsidRDefault="00876BCA" w:rsidP="00876BCA">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00876BCA" w:rsidRPr="00876BCA" w:rsidRDefault="00876BCA" w:rsidP="00876BCA">
+    <w:p w14:paraId="1F4F92B2" w14:textId="77777777" w:rsidR="00876BCA" w:rsidRPr="00876BCA" w:rsidRDefault="00876BCA" w:rsidP="00876BCA">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00876BCA">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">SCHEDA GIUDIZIO FINALE </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00876BCA" w:rsidRPr="00876BCA" w:rsidRDefault="00876BCA" w:rsidP="00876BCA">
+    <w:p w14:paraId="4ABB76F4" w14:textId="77777777" w:rsidR="00876BCA" w:rsidRPr="00876BCA" w:rsidRDefault="00876BCA" w:rsidP="00876BCA">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00876BCA">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">Fino a un massimo di </w:t>
-[...22 lines deleted...]
-    <w:p w:rsidR="00876BCA" w:rsidRPr="00876BCA" w:rsidRDefault="00876BCA" w:rsidP="00876BCA">
+        <w:t>Fino a un massimo di 60 punti (Per superare la selezione occorre un punteggio minimo di 36/60)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14CF42A3" w14:textId="77777777" w:rsidR="00876BCA" w:rsidRPr="00876BCA" w:rsidRDefault="00876BCA" w:rsidP="00876BCA">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00876BCA" w:rsidRPr="00876BCA" w:rsidRDefault="00876BCA" w:rsidP="00876BCA">
+    <w:p w14:paraId="6E3C3271" w14:textId="77777777" w:rsidR="00876BCA" w:rsidRPr="00876BCA" w:rsidRDefault="00876BCA" w:rsidP="00876BCA">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00876BCA">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">PUNTEGGI DA ATTRIBUIRE AL CURRICULUM DEL CANDIDATO </w:t>
-[...42 lines deleted...]
-    <w:p w:rsidR="00876BCA" w:rsidRPr="00876BCA" w:rsidRDefault="00876BCA" w:rsidP="00876BCA">
+        <w:t>PUNTEGGI DA ATTRIBUIRE AL CURRICULUM DEL CANDIDATO DI CUI ALL'ALLEGATO 3 DEL BANDO</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="166800FB" w14:textId="77777777" w:rsidR="00876BCA" w:rsidRPr="00876BCA" w:rsidRDefault="00876BCA" w:rsidP="00876BCA">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00876BCA">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">Periodo </w:t>
-[...43 lines deleted...]
-    <w:p w:rsidR="00876BCA" w:rsidRPr="00876BCA" w:rsidRDefault="00876BCA" w:rsidP="00876BCA">
+        <w:t>Periodo max.valutabile 12 mesi TOT. MAX PUNTI 30</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2EFA4E43" w14:textId="77777777" w:rsidR="00876BCA" w:rsidRPr="00876BCA" w:rsidRDefault="00876BCA" w:rsidP="00876BCA">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00876BCA" w:rsidRPr="00876BCA" w:rsidRDefault="00876BCA" w:rsidP="00876BCA">
+    <w:p w14:paraId="53993934" w14:textId="77777777" w:rsidR="00876BCA" w:rsidRPr="00876BCA" w:rsidRDefault="00876BCA" w:rsidP="00876BCA">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00876BCA">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>PRECEDENTI ESPERIENZE C/O ENTI CHE REALIZZANO IL PROGETTO</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00876BCA" w:rsidRPr="00876BCA" w:rsidRDefault="00876BCA" w:rsidP="00876BCA">
+    <w:p w14:paraId="38346A11" w14:textId="77777777" w:rsidR="00876BCA" w:rsidRPr="00876BCA" w:rsidRDefault="00876BCA" w:rsidP="00876BCA">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00876BCA">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>coefficiente</w:t>
-[...32 lines deleted...]
-    <w:p w:rsidR="00876BCA" w:rsidRPr="00876BCA" w:rsidRDefault="00876BCA" w:rsidP="00876BCA">
+        <w:t>coefficiente 1,00  (mese o fraz. mese sup. o uguale a 15 gg.)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4DD5D069" w14:textId="77777777" w:rsidR="00876BCA" w:rsidRPr="00876BCA" w:rsidRDefault="00876BCA" w:rsidP="00876BCA">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00876BCA" w:rsidRPr="00876BCA" w:rsidRDefault="00876BCA" w:rsidP="00876BCA">
+    <w:p w14:paraId="1EA93BDD" w14:textId="77777777" w:rsidR="00876BCA" w:rsidRPr="00876BCA" w:rsidRDefault="00876BCA" w:rsidP="00876BCA">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00876BCA">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">PRECEDENTI ESPERIENZE NELLO STESSO SETTORE DEL PROGETTO C/O ENTI DIVERSI DA QUELLO CHE REALIZZA IL PROGETTO </w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
-[...1 lines deleted...]
-    <w:p w:rsidR="00876BCA" w:rsidRPr="00876BCA" w:rsidRDefault="00876BCA" w:rsidP="00876BCA">
+    </w:p>
+    <w:p w14:paraId="5D6A6074" w14:textId="77777777" w:rsidR="00876BCA" w:rsidRPr="00876BCA" w:rsidRDefault="00876BCA" w:rsidP="00876BCA">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00876BCA">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>coefficiente</w:t>
-[...32 lines deleted...]
-    <w:p w:rsidR="00876BCA" w:rsidRPr="00876BCA" w:rsidRDefault="00876BCA" w:rsidP="00876BCA">
+        <w:t>coefficiente 0,75 (mese o fraz. mese sup. o uguale a 15 gg.)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="550333CE" w14:textId="77777777" w:rsidR="00876BCA" w:rsidRPr="00876BCA" w:rsidRDefault="00876BCA" w:rsidP="00876BCA">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00876BCA" w:rsidRPr="00876BCA" w:rsidRDefault="00876BCA" w:rsidP="00876BCA">
+    <w:p w14:paraId="76E754BA" w14:textId="77777777" w:rsidR="00876BCA" w:rsidRPr="00876BCA" w:rsidRDefault="00876BCA" w:rsidP="00876BCA">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00876BCA">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>PRECEDENTI ESPERIENZE IN UN SETTORE DIVERSO C/O ENTE CHE REALIZZA IL PROGETTO</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00876BCA" w:rsidRPr="00876BCA" w:rsidRDefault="00876BCA" w:rsidP="00876BCA">
+    <w:p w14:paraId="23AA5D2E" w14:textId="77777777" w:rsidR="00876BCA" w:rsidRPr="00876BCA" w:rsidRDefault="00876BCA" w:rsidP="00876BCA">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00876BCA">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>coefficiente</w:t>
-[...32 lines deleted...]
-    <w:p w:rsidR="00876BCA" w:rsidRPr="00876BCA" w:rsidRDefault="00876BCA" w:rsidP="00876BCA">
+        <w:t>coefficiente 0,50  (mese o fraz. mese sup. o uguale a 15 gg.)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59C5800E" w14:textId="77777777" w:rsidR="00876BCA" w:rsidRPr="00876BCA" w:rsidRDefault="00876BCA" w:rsidP="00876BCA">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00876BCA" w:rsidRPr="00876BCA" w:rsidRDefault="00876BCA" w:rsidP="00876BCA">
+    <w:p w14:paraId="08CE8AD5" w14:textId="77777777" w:rsidR="00876BCA" w:rsidRPr="00876BCA" w:rsidRDefault="00876BCA" w:rsidP="00876BCA">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00876BCA">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>PRECEDENTI ESPERIENZE IN SETTORI ANALOGHI C/0 ENTI DIVERSI DA QUELLO CHE REALIZZA IL PROGETTO</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
-[...1 lines deleted...]
-    <w:p w:rsidR="00876BCA" w:rsidRPr="00876BCA" w:rsidRDefault="00876BCA" w:rsidP="00876BCA">
+    </w:p>
+    <w:p w14:paraId="76B0B683" w14:textId="77777777" w:rsidR="00876BCA" w:rsidRPr="00876BCA" w:rsidRDefault="00876BCA" w:rsidP="00876BCA">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00876BCA">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>coefficiente</w:t>
-[...32 lines deleted...]
-    <w:p w:rsidR="00876BCA" w:rsidRPr="00876BCA" w:rsidRDefault="00876BCA" w:rsidP="00876BCA">
+        <w:t>coefficiente 0,25  (mese o fraz. mese sup. o uguale a 15 gg.)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7456B513" w14:textId="77777777" w:rsidR="00876BCA" w:rsidRPr="00876BCA" w:rsidRDefault="00876BCA" w:rsidP="00876BCA">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00876BCA" w:rsidRPr="00876BCA" w:rsidRDefault="00876BCA" w:rsidP="00876BCA">
+    <w:p w14:paraId="3D6D92E9" w14:textId="77777777" w:rsidR="00876BCA" w:rsidRPr="00876BCA" w:rsidRDefault="00876BCA" w:rsidP="00876BCA">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00876BCA">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">TITOLO </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve">TITOLO DI STUDIO </w:t>
+      </w:r>
       <w:r w:rsidRPr="00876BCA">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
-          <w:b/>
-[...40 lines deleted...]
-    <w:p w:rsidR="00876BCA" w:rsidRPr="00876BCA" w:rsidRDefault="00876BCA" w:rsidP="00876BCA">
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>(valutare solo il titolo più elevato)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FA9DBF9" w14:textId="77777777" w:rsidR="00876BCA" w:rsidRPr="00876BCA" w:rsidRDefault="00876BCA" w:rsidP="00876BCA">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00876BCA">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Laurea attinente progetto = </w:t>
       </w:r>
       <w:r w:rsidRPr="00876BCA">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">punti </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t xml:space="preserve">punti 8 </w:t>
+      </w:r>
       <w:r w:rsidRPr="00876BCA">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
-          <w:b/>
-[...21 lines deleted...]
-          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00876BCA" w:rsidRPr="00876BCA" w:rsidRDefault="00876BCA" w:rsidP="00876BCA">
+    <w:p w14:paraId="2268A571" w14:textId="77777777" w:rsidR="00876BCA" w:rsidRPr="00876BCA" w:rsidRDefault="00876BCA" w:rsidP="00876BCA">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00876BCA">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Laurea non attinente a progetto = </w:t>
       </w:r>
       <w:r w:rsidRPr="00876BCA">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">punti </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>punti 7</w:t>
+      </w:r>
       <w:r w:rsidRPr="00876BCA">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
-          <w:b/>
-[...10 lines deleted...]
-          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00876BCA" w:rsidRPr="00876BCA" w:rsidRDefault="00876BCA" w:rsidP="00876BCA">
+    <w:p w14:paraId="239FAC8E" w14:textId="77777777" w:rsidR="00876BCA" w:rsidRPr="00876BCA" w:rsidRDefault="00876BCA" w:rsidP="00876BCA">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00876BCA">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Laurea di primo livello (triennale) attinente al progetto = </w:t>
       </w:r>
       <w:r w:rsidRPr="00876BCA">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">punti </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>punti 7</w:t>
+      </w:r>
       <w:r w:rsidRPr="00876BCA">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
-          <w:b/>
-[...10 lines deleted...]
-          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00876BCA" w:rsidRPr="00876BCA" w:rsidRDefault="00876BCA" w:rsidP="00876BCA">
+    <w:p w14:paraId="3FAB8885" w14:textId="77777777" w:rsidR="00876BCA" w:rsidRPr="00876BCA" w:rsidRDefault="00876BCA" w:rsidP="00876BCA">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00876BCA">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Laurea di primo livello (triennale) non attinente al progetto = </w:t>
       </w:r>
       <w:r w:rsidRPr="00876BCA">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">punti </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>punti 6</w:t>
+      </w:r>
       <w:r w:rsidRPr="00876BCA">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
-          <w:b/>
-[...10 lines deleted...]
-          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00876BCA" w:rsidRPr="00876BCA" w:rsidRDefault="00876BCA" w:rsidP="00876BCA">
+    <w:p w14:paraId="32A1345A" w14:textId="77777777" w:rsidR="00876BCA" w:rsidRPr="00876BCA" w:rsidRDefault="00876BCA" w:rsidP="00876BCA">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00876BCA">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Diploma attinente progetto = </w:t>
       </w:r>
       <w:r w:rsidRPr="00876BCA">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">punti </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>punti 6</w:t>
+      </w:r>
       <w:r w:rsidRPr="00876BCA">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
-          <w:b/>
-[...10 lines deleted...]
-          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00876BCA" w:rsidRPr="00876BCA" w:rsidRDefault="00876BCA" w:rsidP="00876BCA">
+    <w:p w14:paraId="6D6238F5" w14:textId="77777777" w:rsidR="00876BCA" w:rsidRPr="00876BCA" w:rsidRDefault="00876BCA" w:rsidP="00876BCA">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00876BCA">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Diploma non attinente progetto = </w:t>
       </w:r>
       <w:r w:rsidRPr="00876BCA">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">punti </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>punti 5</w:t>
+      </w:r>
       <w:r w:rsidRPr="00876BCA">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
-          <w:b/>
-[...10 lines deleted...]
-          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00876BCA" w:rsidRPr="00876BCA" w:rsidRDefault="00876BCA" w:rsidP="00876BCA">
+    <w:p w14:paraId="6C300E28" w14:textId="77777777" w:rsidR="00876BCA" w:rsidRPr="00876BCA" w:rsidRDefault="00876BCA" w:rsidP="00876BCA">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00876BCA">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
@@ -9992,12072 +7782,8782 @@
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">punti 4 </w:t>
       </w:r>
       <w:r w:rsidRPr="00876BCA">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">(per ogni anno concluso </w:t>
       </w:r>
       <w:r w:rsidRPr="00876BCA">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>punti 1,00</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00876BCA">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
-[...1 lines deleted...]
-    <w:p w:rsidR="00876BCA" w:rsidRPr="00876BCA" w:rsidRDefault="00876BCA" w:rsidP="00876BCA">
+    </w:p>
+    <w:p w14:paraId="0A9BF7D1" w14:textId="77777777" w:rsidR="00876BCA" w:rsidRPr="00876BCA" w:rsidRDefault="00876BCA" w:rsidP="00876BCA">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00876BCA" w:rsidRPr="00876BCA" w:rsidRDefault="00876BCA" w:rsidP="00876BCA">
+    <w:p w14:paraId="1C7EB3F7" w14:textId="77777777" w:rsidR="00876BCA" w:rsidRPr="00876BCA" w:rsidRDefault="00876BCA" w:rsidP="00876BCA">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00876BCA">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">TITOLI PROFESSIONALI </w:t>
       </w:r>
       <w:r w:rsidRPr="00876BCA">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>(valutare solo il titolo più elevato</w:t>
-[...13 lines deleted...]
-    <w:p w:rsidR="00876BCA" w:rsidRPr="00876BCA" w:rsidRDefault="00876BCA" w:rsidP="00876BCA">
+        <w:t>(valutare solo il titolo più elevato)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43CAD68F" w14:textId="77777777" w:rsidR="00876BCA" w:rsidRPr="00876BCA" w:rsidRDefault="00876BCA" w:rsidP="00876BCA">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00876BCA">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Attinenti al progetto = </w:t>
       </w:r>
       <w:r w:rsidRPr="00876BCA">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">fino a punti </w:t>
-[...15 lines deleted...]
-    <w:p w:rsidR="00876BCA" w:rsidRPr="00876BCA" w:rsidRDefault="00876BCA" w:rsidP="00876BCA">
+        <w:t>fino a punti 4</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5795FEE5" w14:textId="77777777" w:rsidR="00876BCA" w:rsidRPr="00876BCA" w:rsidRDefault="00876BCA" w:rsidP="00876BCA">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00876BCA">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Non attinenti al progetto = </w:t>
       </w:r>
       <w:r w:rsidRPr="00876BCA">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">fino a punti </w:t>
-[...15 lines deleted...]
-    <w:p w:rsidR="00876BCA" w:rsidRPr="00876BCA" w:rsidRDefault="00876BCA" w:rsidP="00876BCA">
+        <w:t>fino a punti 2</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="306073F4" w14:textId="77777777" w:rsidR="00876BCA" w:rsidRPr="00876BCA" w:rsidRDefault="00876BCA" w:rsidP="00876BCA">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00876BCA">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Non terminato = </w:t>
       </w:r>
       <w:r w:rsidRPr="00876BCA">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">fino a punti </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>fino a punti 1</w:t>
+      </w:r>
       <w:r w:rsidRPr="00876BCA">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
-          <w:b/>
-[...10 lines deleted...]
-          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00876BCA" w:rsidRPr="00876BCA" w:rsidRDefault="00876BCA" w:rsidP="00876BCA">
+    <w:p w14:paraId="7F4D2C88" w14:textId="77777777" w:rsidR="00876BCA" w:rsidRPr="00876BCA" w:rsidRDefault="00876BCA" w:rsidP="00876BCA">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00876BCA" w:rsidRPr="00876BCA" w:rsidRDefault="00876BCA" w:rsidP="00876BCA">
+    <w:p w14:paraId="4EB255E4" w14:textId="77777777" w:rsidR="00876BCA" w:rsidRPr="00876BCA" w:rsidRDefault="00876BCA" w:rsidP="00876BCA">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00876BCA">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">ESPERIENZE AGGIUNTIVE A QUELLE VALUTATE </w:t>
       </w:r>
       <w:r w:rsidRPr="00876BCA">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">= </w:t>
       </w:r>
       <w:r w:rsidRPr="00876BCA">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">fino a punti </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>fino a punti 4</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A95E8AA" w14:textId="77777777" w:rsidR="00876BCA" w:rsidRPr="00876BCA" w:rsidRDefault="00876BCA" w:rsidP="00876BCA">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+        </w:pBdr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="540B9D9E" w14:textId="77777777" w:rsidR="00876BCA" w:rsidRPr="00876BCA" w:rsidRDefault="00876BCA" w:rsidP="00876BCA">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+        </w:pBdr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00876BCA">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>4</w:t>
-[...3 lines deleted...]
-    <w:p w:rsidR="00876BCA" w:rsidRPr="00876BCA" w:rsidRDefault="00876BCA" w:rsidP="00876BCA">
+        <w:t xml:space="preserve">ALTRE CONOSCENZE </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00876BCA">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">= </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00876BCA">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>fino a punti 4</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CAAAAC3" w14:textId="77777777" w:rsidR="00876BCA" w:rsidRPr="00876BCA" w:rsidRDefault="00876BCA" w:rsidP="00876BCA">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
-[...82 lines deleted...]
-    <w:p w:rsidR="00876BCA" w:rsidRPr="00876BCA" w:rsidRDefault="00876BCA" w:rsidP="00615131">
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1A65D80E" w14:textId="77777777" w:rsidR="00876BCA" w:rsidRPr="00876BCA" w:rsidRDefault="00876BCA" w:rsidP="00615131">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00876BCA">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Variabili che </w:t>
-[...18 lines deleted...]
-    <w:p w:rsidR="00876BCA" w:rsidRPr="00876BCA" w:rsidRDefault="00876BCA" w:rsidP="00876BCA">
+        <w:t>Variabili che si intendono misurare e relativi indicatori:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="501E4310" w14:textId="77777777" w:rsidR="00876BCA" w:rsidRPr="00876BCA" w:rsidRDefault="00876BCA" w:rsidP="00876BCA">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00876BCA" w:rsidRPr="00876BCA" w:rsidRDefault="00876BCA" w:rsidP="00876BCA">
+    <w:p w14:paraId="33FF9C92" w14:textId="77777777" w:rsidR="00876BCA" w:rsidRPr="00876BCA" w:rsidRDefault="00876BCA" w:rsidP="00876BCA">
       <w:pPr>
         <w:pStyle w:val="Paragrafoelenco"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00876BCA">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>motivazioni</w:t>
-[...12 lines deleted...]
-    <w:p w:rsidR="00876BCA" w:rsidRPr="00876BCA" w:rsidRDefault="00876BCA" w:rsidP="00876BCA">
+        <w:t>motivazioni generali del candidato alla prestazione del servizio civile</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70266C1F" w14:textId="77777777" w:rsidR="00876BCA" w:rsidRPr="00876BCA" w:rsidRDefault="00876BCA" w:rsidP="00876BCA">
       <w:pPr>
         <w:pStyle w:val="Paragrafoelenco"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00876BCA">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>condivisione</w:t>
-[...12 lines deleted...]
-    <w:p w:rsidR="00876BCA" w:rsidRPr="00876BCA" w:rsidRDefault="00876BCA" w:rsidP="00876BCA">
+        <w:t xml:space="preserve">condivisione degli obiettivi del progetto; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D0ECE5C" w14:textId="77777777" w:rsidR="00876BCA" w:rsidRPr="00876BCA" w:rsidRDefault="00876BCA" w:rsidP="00876BCA">
       <w:pPr>
         <w:pStyle w:val="Paragrafoelenco"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00876BCA">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>esperienza</w:t>
-[...12 lines deleted...]
-    <w:p w:rsidR="00876BCA" w:rsidRPr="00876BCA" w:rsidRDefault="00876BCA" w:rsidP="00876BCA">
+        <w:t>esperienza nel settore d’impiego del progetto scelto o in settori analoghi;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C0F64E2" w14:textId="77777777" w:rsidR="00876BCA" w:rsidRPr="00876BCA" w:rsidRDefault="00876BCA" w:rsidP="00876BCA">
       <w:pPr>
         <w:pStyle w:val="Paragrafoelenco"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00876BCA">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>esperienza</w:t>
-[...12 lines deleted...]
-    <w:p w:rsidR="00876BCA" w:rsidRPr="00876BCA" w:rsidRDefault="00876BCA" w:rsidP="00876BCA">
+        <w:t>esperienza di impegno volontario in attività socialmente rilevanti</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="459DF430" w14:textId="77777777" w:rsidR="00876BCA" w:rsidRPr="00876BCA" w:rsidRDefault="00876BCA" w:rsidP="00876BCA">
       <w:pPr>
         <w:pStyle w:val="Paragrafoelenco"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00876BCA">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>idoneità</w:t>
-[...12 lines deleted...]
-    <w:p w:rsidR="00876BCA" w:rsidRPr="00876BCA" w:rsidRDefault="00876BCA" w:rsidP="00876BCA">
+        <w:t xml:space="preserve">idoneità allo svolgimento delle attività previste nel progetto; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57ADB738" w14:textId="77777777" w:rsidR="00876BCA" w:rsidRPr="00876BCA" w:rsidRDefault="00876BCA" w:rsidP="00876BCA">
       <w:pPr>
         <w:pStyle w:val="Paragrafoelenco"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00876BCA">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>interesse</w:t>
-[...12 lines deleted...]
-    <w:p w:rsidR="00876BCA" w:rsidRPr="00876BCA" w:rsidRDefault="00876BCA" w:rsidP="00876BCA">
+        <w:t>interesse all’acquisizione di abilità e professionalità previste dal progetto;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E5ABAC2" w14:textId="77777777" w:rsidR="00876BCA" w:rsidRPr="00876BCA" w:rsidRDefault="00876BCA" w:rsidP="00876BCA">
       <w:pPr>
         <w:pStyle w:val="Paragrafoelenco"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00876BCA">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...13 lines deleted...]
-    <w:p w:rsidR="00876BCA" w:rsidRPr="00876BCA" w:rsidRDefault="00876BCA" w:rsidP="00876BCA">
+        <w:t>disponibilità e flessibilità operativa ed oraria;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39BB6F08" w14:textId="77777777" w:rsidR="00876BCA" w:rsidRPr="00876BCA" w:rsidRDefault="00876BCA" w:rsidP="00876BCA">
       <w:pPr>
         <w:pStyle w:val="Paragrafoelenco"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00876BCA">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>particolari</w:t>
-[...12 lines deleted...]
-    <w:p w:rsidR="00876BCA" w:rsidRPr="00876BCA" w:rsidRDefault="00876BCA" w:rsidP="00876BCA">
+        <w:t>particolari abilità, doti umane e altri interessi e attitudini;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="669F557A" w14:textId="77777777" w:rsidR="00876BCA" w:rsidRPr="00876BCA" w:rsidRDefault="00876BCA" w:rsidP="00876BCA">
       <w:pPr>
         <w:pStyle w:val="Paragrafoelenco"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00876BCA">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>competenze</w:t>
-[...12 lines deleted...]
-    <w:p w:rsidR="00876BCA" w:rsidRPr="00876BCA" w:rsidRDefault="00876BCA" w:rsidP="00876BCA">
+        <w:lastRenderedPageBreak/>
+        <w:t>competenze spendibili nel progetto (titoli di studio, professionali, esperienze aggiuntive altre conoscenze)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="099F25C8" w14:textId="77777777" w:rsidR="00876BCA" w:rsidRPr="00876BCA" w:rsidRDefault="00876BCA" w:rsidP="00876BCA">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00876BCA" w:rsidRPr="00876BCA" w:rsidRDefault="00876BCA" w:rsidP="00876BCA">
+    <w:p w14:paraId="397911D2" w14:textId="77777777" w:rsidR="00876BCA" w:rsidRPr="00876BCA" w:rsidRDefault="00876BCA" w:rsidP="00876BCA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00876BCA">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Criteri di selezione</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00876BCA" w:rsidRPr="00876BCA" w:rsidRDefault="00876BCA" w:rsidP="00876BCA">
+    <w:p w14:paraId="74AD668C" w14:textId="77777777" w:rsidR="00876BCA" w:rsidRPr="00876BCA" w:rsidRDefault="00876BCA" w:rsidP="00876BCA">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00876BCA">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">La selezione è un passaggio molto complesso che </w:t>
-[...42 lines deleted...]
-    <w:p w:rsidR="00876BCA" w:rsidRPr="00876BCA" w:rsidRDefault="00876BCA" w:rsidP="00876BCA">
+        <w:t>La selezione è un passaggio molto complesso che tende a costruire uno spazio privilegiato di relazione tra l’ente e i singoli candidati, è finalizzata ad individuare i soggetti “più adatti” al proprio contesto strutturale e valoriale e quindi “più idonei”, rispetto alla rosa dei candidati, a ricoprire gli incarichi previsti. Ciò significa che l’ente si presenta alla selezione disponendo di un profilo ideale, ma adottando, nel confronto con i candidati, un atteggiamento di apertura e di valorizzazione dei profili più prossimi a quello tracciato.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B441114" w14:textId="77777777" w:rsidR="00876BCA" w:rsidRPr="00876BCA" w:rsidRDefault="00876BCA" w:rsidP="00876BCA">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00876BCA">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">Solo raramente vi è un’immediata </w:t>
-[...62 lines deleted...]
-    <w:p w:rsidR="00876BCA" w:rsidRPr="00876BCA" w:rsidRDefault="00876BCA" w:rsidP="00876BCA">
+        <w:t xml:space="preserve">Solo raramente vi è un’immediata ed ottimale coincidenza tra le caratteristiche richieste dall’ente e quelle dei giovani da selezionare. Ciò richiede che per ciascun candidato sia effettuata in sede di colloquio una valutazione sulla possibilità di superare nell’arco del progetto le eventuali “diversità”. Il punto di incontro può essere trovato agendo sia sull’operatività del progetto (sfruttando anche i margini di flessibilità e di aggiustamento in itinere), sia sulle attività di accompagnamento (momenti formativi individuali e di gruppo e attività di mentoring) che possano far crescere nei giovani motivazioni e capacità operative. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D500ECC" w14:textId="77777777" w:rsidR="00876BCA" w:rsidRPr="00876BCA" w:rsidRDefault="00876BCA" w:rsidP="00876BCA">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00876BCA">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>Il tutto tenendo sempre presente l’esigenza di riconoscere le potenzialità, le attitudini e le capacità dei singoli, valorizzandole e renden</w:t>
-[...12 lines deleted...]
-    <w:p w:rsidR="00876BCA" w:rsidRPr="00876BCA" w:rsidRDefault="00876BCA" w:rsidP="00876BCA">
+        <w:t>Il tutto tenendo sempre presente l’esigenza di riconoscere le potenzialità, le attitudini e le capacità dei singoli, valorizzandole e rendendole spendibili anche attraverso gli opportuni e possibili aggiustamenti organizzativi.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43547C7B" w14:textId="77777777" w:rsidR="00876BCA" w:rsidRPr="00876BCA" w:rsidRDefault="00876BCA" w:rsidP="00876BCA">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00876BCA">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Va messo in conto un adattamento reciproco che consenta all’ente di rispondere in modo soddisfacente alle proprie necessità e al giovane di sviluppare interessi e competenze che andranno ad arricchire il proprio curriculum di vita professionale ed esperienziale.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00876BCA" w:rsidRPr="00876BCA" w:rsidRDefault="00876BCA" w:rsidP="00876BCA">
+    <w:p w14:paraId="1B384264" w14:textId="77777777" w:rsidR="00876BCA" w:rsidRPr="00876BCA" w:rsidRDefault="00876BCA" w:rsidP="00876BCA">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00876BCA">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">E’ per questo che il processo di selezione è chiamato a valutare i giovani sia per le conoscenze e le abilità possedute e testimoniate nei </w:t>
-[...42 lines deleted...]
-    <w:p w:rsidR="00876BCA" w:rsidRPr="00876BCA" w:rsidRDefault="00876BCA" w:rsidP="00876BCA">
+        <w:t>E’ per questo che il processo di selezione è chiamato a valutare i giovani sia per le conoscenze e le abilità possedute e testimoniate nei curricula sia per la disponibilità (motivazione, aspettative, pregiudizi, convinzioni ...) a percorrere con la comunità incontrata un tratto di strada comune, assumendosi per questo responsabilità precise nella ricerca di risultati reciprocamente soddisfacenti.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5857C9A6" w14:textId="77777777" w:rsidR="00876BCA" w:rsidRPr="00876BCA" w:rsidRDefault="00876BCA" w:rsidP="00876BCA">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00876BCA">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">E’ importante che il colloquio di </w:t>
-[...22 lines deleted...]
-    <w:p w:rsidR="00876BCA" w:rsidRPr="00876BCA" w:rsidRDefault="00876BCA" w:rsidP="00876BCA">
+        <w:t>E’ importante che il colloquio di selezione presenti al giovane il progetto, descriva puntualmente le attività, i risultati attesi, le modalità di lavoro e i principali compiti che lo coinvolgeranno direttamente, stimolando un terreno di discussione aperto e teso a chiarire eventuali pregiudizi.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3ADFBE8C" w14:textId="77777777" w:rsidR="00876BCA" w:rsidRPr="00876BCA" w:rsidRDefault="00876BCA" w:rsidP="00876BCA">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00876BCA">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">Al giovane vanno poi prospettati anche gli spazi di flessibilità progettuale che gli consentiranno di avanzare proposte proprie e il percorso di sviluppo personale e professionale nel quale sarà inserito, </w:t>
-[...42 lines deleted...]
-    <w:p w:rsidR="00876BCA" w:rsidRPr="00876BCA" w:rsidRDefault="00876BCA" w:rsidP="00876BCA">
+        <w:t>Al giovane vanno poi prospettati anche gli spazi di flessibilità progettuale che gli consentiranno di avanzare proposte proprie e il percorso di sviluppo personale e professionale nel quale sarà inserito, ovvero le conoscenze e le competenze che potrà sperimentare ed apprendere. La scarsa chiarezza nel presentare il programma progettuale, cosa si intende realizzare e come lo si vuole raggiungere, potrebbe generare future incomprensioni e sfociare in atteggiamenti reciprocamente non costruttivi.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="349DC126" w14:textId="77777777" w:rsidR="00876BCA" w:rsidRPr="00876BCA" w:rsidRDefault="00876BCA" w:rsidP="00876BCA">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00876BCA">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">Per ridurre i margini di casualità il percorso di selezione dei candidati ha dunque bisogno sia delle competenze specifiche del Selettore che del coinvolgimento della struttura presso </w:t>
-[...22 lines deleted...]
-    <w:p w:rsidR="00876BCA" w:rsidRPr="00876BCA" w:rsidRDefault="00876BCA" w:rsidP="00876BCA">
+        <w:t xml:space="preserve">Per ridurre i margini di casualità il percorso di selezione dei candidati ha dunque bisogno sia delle competenze specifiche del Selettore che del coinvolgimento della struttura presso la quale il progetto si realizzerà, di norma rappresentata dall’Operatore Locale di Progetto della sede specifica chiamato ad affiancherà quotidianamente il volontario durante la sua esperienza di Servizio. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2307A2CD" w14:textId="77777777" w:rsidR="00876BCA" w:rsidRPr="00876BCA" w:rsidRDefault="00876BCA" w:rsidP="00876BCA">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00876BCA">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">La commissione in questa fase assume in modo pieno la responsabilità delle scelte considerando con un approccio multidimensionale oltre alle conoscenze tecnico-professionali direttamente e logicamente legate a obiettivi </w:t>
-[...22 lines deleted...]
-    <w:p w:rsidR="00876BCA" w:rsidRPr="00876BCA" w:rsidRDefault="00876BCA" w:rsidP="00876BCA">
+        <w:t>La commissione in questa fase assume in modo pieno la responsabilità delle scelte considerando con un approccio multidimensionale oltre alle conoscenze tecnico-professionali direttamente e logicamente legate a obiettivi ed attività previste dal progetto qualità soggettive che hanno una evidenza molto più sfumata come le motivazioni, la condivisioni degli obiettivi oltre a particolari doti ed abilità.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76FD5DB3" w14:textId="77777777" w:rsidR="00876BCA" w:rsidRPr="00876BCA" w:rsidRDefault="00876BCA" w:rsidP="00876BCA">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00876BCA" w:rsidRPr="00876BCA" w:rsidRDefault="00876BCA" w:rsidP="00615131">
+    <w:p w14:paraId="710083F3" w14:textId="77777777" w:rsidR="00876BCA" w:rsidRPr="00876BCA" w:rsidRDefault="00876BCA" w:rsidP="00615131">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00876BCA">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Indicazioni delle soglie minime di accesso previste dal sistema: </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00876BCA" w:rsidRPr="00876BCA" w:rsidRDefault="00876BCA" w:rsidP="00876BCA">
+    <w:p w14:paraId="3BD2FF15" w14:textId="77777777" w:rsidR="00876BCA" w:rsidRPr="00876BCA" w:rsidRDefault="00876BCA" w:rsidP="00876BCA">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00876BCA" w:rsidRPr="00876BCA" w:rsidRDefault="00876BCA" w:rsidP="00876BCA">
+    <w:p w14:paraId="2890A192" w14:textId="77777777" w:rsidR="00876BCA" w:rsidRPr="00876BCA" w:rsidRDefault="00876BCA" w:rsidP="00876BCA">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00876BCA">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">La specificità dell’Azienda USL della Romagna, che ha come missione la promozione, il mantenimento e il miglioramento della salute, sia individuale </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>La specificità dell’Azienda USL della Romagna, che ha come missione la promozione, il mantenimento e il miglioramento della salute, sia individuale che collettiva, della popolazione residente o comunque presente a qualsiasi titolo nel proprio territorio, per consentire la migliore qualità di vita possibile e garantire i livelli essenziali di assistenza, senza barriere di cultura, lingua e condizioni socio-economiche, nel rispetto della persona ed in condizioni di sicurezza, obbliga ad escludere i candidati che risultino manifestamente non adeguati a svolgere le attività previste dal progetto ed in particolare a relazionarsi con i cittadini che accedono alle cure.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F9328D1" w14:textId="77777777" w:rsidR="00876BCA" w:rsidRPr="00876BCA" w:rsidRDefault="00876BCA" w:rsidP="00876BCA">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+        </w:pBdr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5B91BE67" w14:textId="77777777" w:rsidR="00876BCA" w:rsidRPr="00876BCA" w:rsidRDefault="00876BCA" w:rsidP="00876BCA">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+        </w:pBdr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00876BCA">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>che</w:t>
-[...43 lines deleted...]
-        </w:rPr>
         <w:t>In specifico:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00876BCA" w:rsidRPr="00876BCA" w:rsidRDefault="00876BCA" w:rsidP="00876BCA">
+    <w:p w14:paraId="01426584" w14:textId="77777777" w:rsidR="00876BCA" w:rsidRPr="00876BCA" w:rsidRDefault="00876BCA" w:rsidP="00876BCA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00876BCA">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>per</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>per la Scheda di valutazione</w:t>
+      </w:r>
       <w:r w:rsidRPr="00876BCA">
         <w:rPr>
-          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
-[...8 lines deleted...]
-        <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> del colloquio di selezione individuale si prevede si una soglia minima 36/60.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00876BCA" w:rsidRPr="00876BCA" w:rsidRDefault="00876BCA" w:rsidP="00876BCA">
+    <w:p w14:paraId="6B3D223C" w14:textId="77777777" w:rsidR="00876BCA" w:rsidRPr="00876BCA" w:rsidRDefault="00876BCA" w:rsidP="00876BCA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00876BCA">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>per</w:t>
-[...10 lines deleted...]
-    <w:p w:rsidR="00876BCA" w:rsidRPr="00876BCA" w:rsidRDefault="00876BCA" w:rsidP="00876BCA">
+        <w:t>per le precedenti esperienze non si prevede nessuna soglia minima di accesso;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23575B39" w14:textId="77777777" w:rsidR="00876BCA" w:rsidRPr="00876BCA" w:rsidRDefault="00876BCA" w:rsidP="00876BCA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00876BCA">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>per</w:t>
-[...19 lines deleted...]
-    <w:p w:rsidR="00876BCA" w:rsidRPr="00DC754A" w:rsidRDefault="00876BCA" w:rsidP="007811B6">
+        <w:t>per i titoli non si prevede nessuna soglia minima di accesso.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69536FA6" w14:textId="77777777" w:rsidR="00876BCA" w:rsidRPr="00876BCA" w:rsidRDefault="00876BCA" w:rsidP="00876BCA">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="40EF1A42" w14:textId="77777777" w:rsidR="00876BCA" w:rsidRPr="00DC754A" w:rsidRDefault="00876BCA" w:rsidP="007811B6">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00D13E9D" w:rsidRDefault="00D13E9D" w:rsidP="00D13E9D">
+    <w:p w14:paraId="2FCF1F7C" w14:textId="77777777" w:rsidR="00D13E9D" w:rsidRDefault="00D13E9D" w:rsidP="00D13E9D">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:autoSpaceDE w:val="0"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DC754A">
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>FORMAZIONE GENERALE DEGLI OPERATORI VOLONTARI:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008964E6" w:rsidRPr="008964E6" w:rsidRDefault="008964E6" w:rsidP="008964E6">
+    <w:p w14:paraId="37F792CB" w14:textId="77777777" w:rsidR="008964E6" w:rsidRPr="008964E6" w:rsidRDefault="008964E6" w:rsidP="008964E6">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:autoSpaceDE w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008964E6">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Il percorso di formazione generale ha come obiettivi la formazione civica, sociale, culturale degli operatori volontari, attraverso percorsi di cittadinanza attiva e responsabile ed è organizzato attraverso le seguenti metodologie e tecniche:</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t xml:space="preserve">Il percorso di formazione generale ha come obiettivi la formazione civica, sociale, culturale degli operatori volontari, attraverso percorsi di cittadinanza attiva e responsabile ed è organizzato attraverso le seguenti metodologie e tecniche:  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FC738CF" w14:textId="77777777" w:rsidR="008964E6" w:rsidRPr="008964E6" w:rsidRDefault="008964E6" w:rsidP="008964E6">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="008964E6">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">  </w:t>
-[...3 lines deleted...]
-    <w:p w:rsidR="008964E6" w:rsidRPr="008964E6" w:rsidRDefault="008964E6" w:rsidP="008964E6">
+        <w:t xml:space="preserve">-  Formazione teorica: attraverso la lezione frontale, utilizzando letture di brani, proiezione slide/video e schede informative; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08DB267C" w14:textId="77777777" w:rsidR="008964E6" w:rsidRPr="008964E6" w:rsidRDefault="008964E6" w:rsidP="008964E6">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:autoSpaceDE w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008964E6">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>-</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>- Formazione pratica: attraverso dinamiche non formali, incontri interattivi con coinvolgimento diretto dei partecipanti, brainstorming;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A6008E2" w14:textId="77777777" w:rsidR="008964E6" w:rsidRPr="008964E6" w:rsidRDefault="008964E6" w:rsidP="008964E6">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="008964E6">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">  </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>- Lavoro e discussione di gruppo: svolgendo esercitazioni, momenti di dibattito;</w:t>
+      </w:r>
       <w:r w:rsidRPr="008964E6">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Formazione teorica: attraverso la lezione frontale, utilizzando letture di brani, proiezione slide/video e schede informative; </w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="008964E6" w:rsidRPr="008964E6" w:rsidRDefault="008964E6" w:rsidP="008964E6">
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3141BBE4" w14:textId="77777777" w:rsidR="008964E6" w:rsidRPr="008964E6" w:rsidRDefault="008964E6" w:rsidP="008964E6">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:autoSpaceDE w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008964E6">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>- Formazione pratica: attraverso dinamiche non formali, incontri interattivi con coinvolgimento diretto dei partecipanti, brainstorming;</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="008964E6" w:rsidRPr="008964E6" w:rsidRDefault="008964E6" w:rsidP="008964E6">
+        <w:t>- Simulazioni e giochi: nello specifico vengono svolti giochi di conoscenza, role playing, giochi di cooperazione;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41D1E1FC" w14:textId="77777777" w:rsidR="008964E6" w:rsidRPr="008964E6" w:rsidRDefault="008964E6" w:rsidP="008964E6">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:autoSpaceDE w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008964E6">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>- Lavoro e discussione di gruppo: svolgendo esercitazioni, momenti di dibattito;</w:t>
-      </w:r>
+        <w:t>- Coinvolgimento diretto attraverso la visita/presentazione di realtà attive sul territorio per l’affermazione dei valori alla base del servizio civile (solidarietà, nonviolenza, cittadinanza attiva, …), nonché l’ascolto di testimonianze di coloro che sono presenti in queste realtà.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BD75751" w14:textId="77777777" w:rsidR="008964E6" w:rsidRPr="008964E6" w:rsidRDefault="008964E6" w:rsidP="008964E6">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="008964E6">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:tab/>
-[...131 lines deleted...]
-        </w:rPr>
         <w:t>Le metodologie sono così applicate:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008964E6" w:rsidRPr="008964E6" w:rsidRDefault="008964E6" w:rsidP="008964E6">
+    <w:p w14:paraId="7F3D7EEF" w14:textId="77777777" w:rsidR="008964E6" w:rsidRPr="008964E6" w:rsidRDefault="008964E6" w:rsidP="008964E6">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:autoSpaceDE w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008964E6">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="008964E6">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t>“formale”: lezioni frontali;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008964E6" w:rsidRPr="008964E6" w:rsidRDefault="008964E6" w:rsidP="008964E6">
+    <w:p w14:paraId="753BA616" w14:textId="77777777" w:rsidR="008964E6" w:rsidRPr="008964E6" w:rsidRDefault="008964E6" w:rsidP="008964E6">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:autoSpaceDE w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008964E6">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="008964E6">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">“non formale”: dinamiche non </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>“non formale”: dinamiche non formali per almeno il 40% del monte ore complessivo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C5F7F39" w14:textId="77777777" w:rsidR="008964E6" w:rsidRPr="008964E6" w:rsidRDefault="008964E6" w:rsidP="008964E6">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="46A07078" w14:textId="77777777" w:rsidR="008964E6" w:rsidRPr="008964E6" w:rsidRDefault="008964E6" w:rsidP="008964E6">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="008964E6">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>formali</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>La formazione generale, con riferimento alle lezioni frontali e alle dinamiche non formali, potrà essere erogata anche on line, in modalità sincrona o asincrona, con una percentuale non superiore al 50% delle ore totali (nel caso di utilizzo di modalità asincrona non si supererà il 30% delle ore totali).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14077F5E" w14:textId="77777777" w:rsidR="008964E6" w:rsidRPr="008964E6" w:rsidRDefault="008964E6" w:rsidP="008964E6">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7EADEF78" w14:textId="77777777" w:rsidR="008964E6" w:rsidRPr="008964E6" w:rsidRDefault="008964E6" w:rsidP="008964E6">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="008964E6">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> per almeno il 40% del monte ore complessivo.</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="008964E6" w:rsidRPr="008964E6" w:rsidRDefault="008964E6" w:rsidP="008964E6">
+        <w:t xml:space="preserve">La formazione generale, quando non possibile in presenza, verrà erogata in modalità sincrona e asincrona nei casi di seguito dettagliati: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71C8C2E1" w14:textId="77777777" w:rsidR="008964E6" w:rsidRPr="008964E6" w:rsidRDefault="008964E6" w:rsidP="008964E6">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:autoSpaceDE w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w:rsidR="008964E6" w:rsidRPr="008964E6" w:rsidRDefault="008964E6" w:rsidP="008964E6">
+      <w:r w:rsidRPr="008964E6">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">− per le azioni di recupero della formazione in caso di assenze giustificate ai corsi di formazione generale, considerando causale ammissibile: i permessi straordinari, le assenze per malattia o l’astensione obbligatoria e ponendo, quale limite massimo, un numero di Operatori Volontari non superiore a 3 per sede (oltre il terzo Operatore Volontario per sede, l’Ente rispetta le modalità di formazione di cui sopra normativamente applicabili). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3DE92E58" w14:textId="77777777" w:rsidR="008964E6" w:rsidRPr="008964E6" w:rsidRDefault="008964E6" w:rsidP="008964E6">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:autoSpaceDE w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008964E6">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">La formazione generale, con riferimento alle lezioni frontali e alle dinamiche non formali, potrà essere erogata anche on </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>− per le azioni di recupero della formazione in favore di tutti i subentranti, che oggettivamente non abbiano potuto partecipare alla formazione generale. Tale possibilità, riservata ai subentranti che hanno avviato il loro servizio successivamente all’erogazione di talune azioni formative e dunque oggettivamente nell’impossibilità di poterne fruire, non contempla alcuna limitazione del numero di Operatori Volontari (farà fede la data di ingresso rispetto a quella di erogazione della formazione).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35A3C282" w14:textId="77777777" w:rsidR="008964E6" w:rsidRPr="008964E6" w:rsidRDefault="008964E6" w:rsidP="008964E6">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6669B537" w14:textId="77777777" w:rsidR="008964E6" w:rsidRDefault="008964E6" w:rsidP="008964E6">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="008964E6">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>line</w:t>
-[...230 lines deleted...]
-    <w:p w:rsidR="008964E6" w:rsidRPr="00D32D9F" w:rsidRDefault="008964E6" w:rsidP="008964E6">
+        <w:t>Qualora gli operatori volontari non dispongano di adeguati strumenti per la partecipazione alla formazione in modalità “a distanza” l’Ente metterà a disposizione la strumentazione necessaria.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0059DD78" w14:textId="77777777" w:rsidR="008964E6" w:rsidRPr="00D32D9F" w:rsidRDefault="008964E6" w:rsidP="008964E6">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:autoSpaceDE w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana-BoldItalic" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana-BoldItalic" w:cs="Verdana-BoldItalic"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008964E6" w:rsidRPr="00D32D9F" w:rsidRDefault="008964E6" w:rsidP="008964E6">
+    <w:p w14:paraId="1291F9F2" w14:textId="77777777" w:rsidR="008964E6" w:rsidRPr="00D32D9F" w:rsidRDefault="008964E6" w:rsidP="008964E6">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:autoSpaceDE w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D32D9F">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Durata</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t xml:space="preserve">Durata(ore) </w:t>
+      </w:r>
       <w:r w:rsidRPr="00D32D9F">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidR="007700F9" w:rsidRPr="00D32D9F">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="052E78FC" w14:textId="77777777" w:rsidR="008964E6" w:rsidRPr="008964E6" w:rsidRDefault="008964E6" w:rsidP="008964E6">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:color w:val="FFFFFF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C53F70">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00D32D9F">
+        <w:t>Sede di realizzazione Formazione Generale</w:t>
+      </w:r>
+      <w:r w:rsidR="00C53F70" w:rsidRPr="00C53F70">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">ore) </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00D32D9F">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C53F70" w:rsidRPr="00C53F70">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00C53F70" w:rsidRPr="00FB75BE">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>verranno utilizzate solamente alcune delle sedi elencate)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62E402A4" w14:textId="77777777" w:rsidR="008964E6" w:rsidRPr="008964E6" w:rsidRDefault="008964E6" w:rsidP="008964E6">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:color w:val="FFFFFF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008964E6">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>4</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="007700F9" w:rsidRPr="00D32D9F">
+        <w:t>Provincia FC, Piazza G.B. Morgagni 9 Forlì</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60462839" w14:textId="77777777" w:rsidR="008964E6" w:rsidRPr="008964E6" w:rsidRDefault="008964E6" w:rsidP="008964E6">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>2</w:t>
-[...87 lines deleted...]
-        </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008964E6">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Provincia FC, Piazza </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="008964E6">
+        <w:t>VolontaRomagna, V.le Roma 124 Forlì</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E81EC2B" w14:textId="77777777" w:rsidR="008964E6" w:rsidRPr="008964E6" w:rsidRDefault="008964E6" w:rsidP="008964E6">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>G.B.</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+      </w:pPr>
       <w:r w:rsidRPr="008964E6">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="008964E6">
+        <w:t>Caritas Forlì- Bertinoro, Via dei Mille 28 Forlì</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="594E292D" w14:textId="77777777" w:rsidR="008964E6" w:rsidRPr="008964E6" w:rsidRDefault="008964E6" w:rsidP="008964E6">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Morgagni</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      </w:pPr>
       <w:r w:rsidRPr="008964E6">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 9 Forlì</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="008964E6" w:rsidRPr="008964E6" w:rsidRDefault="008964E6" w:rsidP="008964E6">
+        <w:t>Consorzio Solidarietà Sociale, Via Dandolo 18 Forlì</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="268E916B" w14:textId="77777777" w:rsidR="008964E6" w:rsidRPr="008964E6" w:rsidRDefault="008964E6" w:rsidP="008964E6">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="008964E6">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>VolontaRomagna</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="008964E6">
+        <w:t>Comune di Forlì, Piazza Saffi 8 Forlì</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="466D8931" w14:textId="77777777" w:rsidR="008964E6" w:rsidRPr="008964E6" w:rsidRDefault="008964E6" w:rsidP="008964E6">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>, V.le Roma 124 Forlì</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="008964E6" w:rsidRPr="008964E6" w:rsidRDefault="008964E6" w:rsidP="008964E6">
+      </w:pPr>
+      <w:r w:rsidRPr="008964E6">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>Museo Interreligioso, Via Frangipane 6 Bertinoro</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7334F60A" w14:textId="77777777" w:rsidR="008964E6" w:rsidRPr="008964E6" w:rsidRDefault="008964E6" w:rsidP="008964E6">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008964E6">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Caritas </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="008964E6">
+        <w:t>Comune di Forlì, Via G. Paulucci Ginnasi 15/17 Forlì</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51CFC449" w14:textId="77777777" w:rsidR="008964E6" w:rsidRPr="008964E6" w:rsidRDefault="008964E6" w:rsidP="008964E6">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Forlì-</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      </w:pPr>
       <w:r w:rsidRPr="008964E6">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="008964E6">
+        <w:t>AVIS/ADMO, Via Giacomo della Torre 7 Forlì</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2AA9F8AA" w14:textId="77777777" w:rsidR="008964E6" w:rsidRPr="008964E6" w:rsidRDefault="008964E6" w:rsidP="008964E6">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Bertinoro</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      </w:pPr>
       <w:r w:rsidRPr="008964E6">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>, Via dei Mille 28 Forlì</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="008964E6" w:rsidRPr="008964E6" w:rsidRDefault="008964E6" w:rsidP="008964E6">
+        <w:t>Agenzia Sicurezza territoriale e la Protezione Civile, Via Cadore 75 Forlì</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55B56AEC" w14:textId="77777777" w:rsidR="008964E6" w:rsidRPr="008964E6" w:rsidRDefault="008964E6" w:rsidP="008964E6">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008964E6">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Consorzio Solidarietà Sociale, Via Dandolo 18 </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="008964E6">
+        <w:t>VolontaRomagna ODV, Via Serraglio 18 Cesena</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BD3BF6B" w14:textId="77777777" w:rsidR="008964E6" w:rsidRPr="008964E6" w:rsidRDefault="008964E6" w:rsidP="008964E6">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Forlì</w:t>
-[...3 lines deleted...]
-    <w:p w:rsidR="008964E6" w:rsidRPr="008964E6" w:rsidRDefault="008964E6" w:rsidP="008964E6">
+      </w:pPr>
+      <w:r w:rsidRPr="008964E6">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>Sala Polivalente ex AVIS, Via Serraglio 14 Cesena</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="756343FC" w14:textId="77777777" w:rsidR="008964E6" w:rsidRPr="008964E6" w:rsidRDefault="008964E6" w:rsidP="008964E6">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008964E6">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Comune di Forlì, Piazza </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="008964E6">
+        <w:t>Seminario Vescovile, Via del Seminario 85 Cesena</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C340BC3" w14:textId="77777777" w:rsidR="008964E6" w:rsidRPr="008964E6" w:rsidRDefault="008964E6" w:rsidP="008964E6">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Saffi</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      </w:pPr>
       <w:r w:rsidRPr="008964E6">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 8 Forlì</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="008964E6" w:rsidRPr="008964E6" w:rsidRDefault="008964E6" w:rsidP="008964E6">
+        <w:t>Amici di don Baronio, Via Matteotti 28 Savignano sul Rubicone</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73B4235C" w14:textId="77777777" w:rsidR="008964E6" w:rsidRPr="008964E6" w:rsidRDefault="008964E6" w:rsidP="008964E6">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008964E6">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Museo Interreligioso, Via </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="008964E6">
+        <w:t>Comune di Savignano s/r, Piazza Borghesi 9 Savignano sul Rubicone</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60BD736F" w14:textId="77777777" w:rsidR="008964E6" w:rsidRPr="008964E6" w:rsidRDefault="008964E6" w:rsidP="008964E6">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Frangipane</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      </w:pPr>
       <w:r w:rsidRPr="008964E6">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 6 </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="008964E6">
+        <w:t>Biblioteca di Savignano s/r, Corso G. Vendemini 7 Savignano sul Rubicone</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F0262A2" w14:textId="77777777" w:rsidR="008964E6" w:rsidRPr="008964E6" w:rsidRDefault="008964E6" w:rsidP="008964E6">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Bertinoro</w:t>
-[...3 lines deleted...]
-    <w:p w:rsidR="008964E6" w:rsidRPr="008964E6" w:rsidRDefault="008964E6" w:rsidP="008964E6">
+      </w:pPr>
+      <w:r w:rsidRPr="008964E6">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>Arci Servizio Civile Rimini APS, Viale Principe Amedeo 11 int. 21/e Rimini</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="798EBD9C" w14:textId="77777777" w:rsidR="008964E6" w:rsidRPr="008964E6" w:rsidRDefault="008964E6" w:rsidP="008964E6">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008964E6">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Comune di Forlì, Via G. </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="008964E6">
+        <w:t>Casa delle Associazioni, Via Covignano 238 Rimini</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="740D04ED" w14:textId="77777777" w:rsidR="008964E6" w:rsidRPr="008964E6" w:rsidRDefault="008964E6" w:rsidP="008964E6">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Paulucci</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      </w:pPr>
       <w:r w:rsidRPr="008964E6">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Ginnasi 15/17 Forlì</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="008964E6" w:rsidRPr="008964E6" w:rsidRDefault="008964E6" w:rsidP="008964E6">
+        <w:t>Provincia di Rimini, Corso d’Augusto 231 Rimini</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3282F0A9" w14:textId="77777777" w:rsidR="008964E6" w:rsidRPr="008964E6" w:rsidRDefault="008964E6" w:rsidP="008964E6">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008964E6">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>AVIS/ADMO, Via Giacomo della Torre 7 Forlì</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="008964E6" w:rsidRPr="008964E6" w:rsidRDefault="008964E6" w:rsidP="008964E6">
+        <w:t>Provincia di Rimini, Via D. Campana 64 Rimini</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="645740E9" w14:textId="77777777" w:rsidR="008964E6" w:rsidRPr="008964E6" w:rsidRDefault="008964E6" w:rsidP="008964E6">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008964E6">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Agenzia Sicurezza territoriale e la Protezione Civile, Via </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="008964E6">
+        <w:t>Caritas Rimini, Via Madonna della Scala 7 Rimini</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0262095C" w14:textId="77777777" w:rsidR="008964E6" w:rsidRPr="008964E6" w:rsidRDefault="008964E6" w:rsidP="008964E6">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Cadore</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      </w:pPr>
       <w:r w:rsidRPr="008964E6">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 75 Forlì</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="008964E6" w:rsidRPr="008964E6" w:rsidRDefault="008964E6" w:rsidP="008964E6">
+        <w:t>Sala Santa Colomba, Viale IV Novembre 35 Rimini</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="060DB251" w14:textId="77777777" w:rsidR="008964E6" w:rsidRPr="008964E6" w:rsidRDefault="008964E6" w:rsidP="008964E6">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="008964E6">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>VolontaRomagna</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="008964E6">
+        <w:t>Sede Operazione Colomba, Via Mameli 5 Rimini</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="567E8121" w14:textId="77777777" w:rsidR="008964E6" w:rsidRPr="008964E6" w:rsidRDefault="008964E6" w:rsidP="008964E6">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> ODV, Via Serraglio 18 Cesena</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="008964E6" w:rsidRPr="008964E6" w:rsidRDefault="008964E6" w:rsidP="008964E6">
+      </w:pPr>
+      <w:r w:rsidRPr="008964E6">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>Cineteca Comunale, Via Gambalunga 27 Rimini</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E2CA632" w14:textId="77777777" w:rsidR="008964E6" w:rsidRPr="008964E6" w:rsidRDefault="008964E6" w:rsidP="008964E6">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008964E6">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sala Polivalente ex AVIS, Via Serraglio 14 </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="008964E6">
+        <w:t>Museo della città – Sala Arazzi, Via Tonini 1 Rimini</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F0A734" w14:textId="77777777" w:rsidR="008964E6" w:rsidRPr="008964E6" w:rsidRDefault="008964E6" w:rsidP="008964E6">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Cesena</w:t>
-[...3 lines deleted...]
-    <w:p w:rsidR="008964E6" w:rsidRPr="008964E6" w:rsidRDefault="008964E6" w:rsidP="008964E6">
+      </w:pPr>
+      <w:r w:rsidRPr="008964E6">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>Laboratorio Aperto, Via dei Cavalieri 22 Rimini</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="284B43F8" w14:textId="77777777" w:rsidR="008964E6" w:rsidRPr="008964E6" w:rsidRDefault="008964E6" w:rsidP="008964E6">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008964E6">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Seminario Vescovile, Via del Seminario 85 Cesena</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="008964E6" w:rsidRPr="008964E6" w:rsidRDefault="008964E6" w:rsidP="008964E6">
+        <w:t>Biblioteca Comunale A. Baldini, Via Pascoli 3 Santarcangelo di R.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A7B3EE8" w14:textId="77777777" w:rsidR="008964E6" w:rsidRPr="008964E6" w:rsidRDefault="008964E6" w:rsidP="008964E6">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008964E6">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Amici di don </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="008964E6">
+        <w:t>Centro civico, Piazza Europa 1 Verucchio</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="152944DE" w14:textId="77777777" w:rsidR="008964E6" w:rsidRPr="008964E6" w:rsidRDefault="008964E6" w:rsidP="008964E6">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Baronio</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      </w:pPr>
       <w:r w:rsidRPr="008964E6">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>, Via Matteotti 28 Savignano sul Rubicone</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="008964E6" w:rsidRPr="008964E6" w:rsidRDefault="008964E6" w:rsidP="008964E6">
+        <w:t>Comune di Faenza, Piazza del Popolo 31 Faenza</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B43B26A" w14:textId="77777777" w:rsidR="008964E6" w:rsidRPr="008964E6" w:rsidRDefault="008964E6" w:rsidP="008964E6">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008964E6">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Comune di Savignano s/r, Piazza Borghesi 9 Savignano sul Rubicone</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="008964E6" w:rsidRPr="008964E6" w:rsidRDefault="008964E6" w:rsidP="008964E6">
+        <w:t>Centro per le famiglie - Via S. Giovanni Bosco 1 Faenza</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F208E70" w14:textId="77777777" w:rsidR="008964E6" w:rsidRPr="008964E6" w:rsidRDefault="008964E6" w:rsidP="008964E6">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="008964E6">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Biblioteca di Savignano s/r, Corso G. </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="008964E6">
+        <w:t>Servizi Sociali, Via S. Giovanni Bosco 1 Faenza</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F0510F7" w14:textId="77777777" w:rsidR="008964E6" w:rsidRPr="008964E6" w:rsidRDefault="008964E6" w:rsidP="008964E6">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Vendemini</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      </w:pPr>
       <w:r w:rsidRPr="008964E6">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 7 Savignano sul Rubicone</w:t>
-[...3 lines deleted...]
-    <w:p w:rsidR="008964E6" w:rsidRPr="008964E6" w:rsidRDefault="008964E6" w:rsidP="008964E6">
+        <w:t>Faventia Sales, Via S. Giovanni Bosco 1 Faenza</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4068A900" w14:textId="77777777" w:rsidR="008964E6" w:rsidRPr="008964E6" w:rsidRDefault="008964E6" w:rsidP="008964E6">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008964E6">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Arci Servizio Civile Rimini APS, Viale Principe Amedeo 11 </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="008964E6">
+        <w:t>Comune di Lugo, Piazza dei Martiri 1 Lugo</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A28339A" w14:textId="77777777" w:rsidR="008964E6" w:rsidRPr="008964E6" w:rsidRDefault="008964E6" w:rsidP="008964E6">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>int.</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+      </w:pPr>
       <w:r w:rsidRPr="008964E6">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 21/e Rimini</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="008964E6" w:rsidRPr="008964E6" w:rsidRDefault="008964E6" w:rsidP="008964E6">
+        <w:t>Azienda USL, Largo Chartres 1 Ravenna</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4350632D" w14:textId="77777777" w:rsidR="008964E6" w:rsidRPr="008964E6" w:rsidRDefault="008964E6" w:rsidP="008964E6">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008964E6">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Casa delle Associazioni, Via </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="008964E6">
+        <w:t>Casa delle Culture, Piazza Medaglie d’Oro 4 Ravenna</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7DF99314" w14:textId="77777777" w:rsidR="008964E6" w:rsidRPr="008964E6" w:rsidRDefault="008964E6" w:rsidP="008964E6">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Covignano</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      </w:pPr>
       <w:r w:rsidRPr="008964E6">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 238 Rimini</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="008964E6" w:rsidRPr="008964E6" w:rsidRDefault="008964E6" w:rsidP="008964E6">
+        <w:t>Centro Immigrazione, Via Oriani 44 Ravenna</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A8C6F62" w14:textId="77777777" w:rsidR="008964E6" w:rsidRPr="008964E6" w:rsidRDefault="008964E6" w:rsidP="008964E6">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008964E6">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Provincia di Rimini, Corso d’Augusto 231 Rimini</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="008964E6" w:rsidRPr="008964E6" w:rsidRDefault="008964E6" w:rsidP="008964E6">
+        <w:t>Comune di Ravenna, Via M. d'Azeglio 2 Ravenna</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2899EC07" w14:textId="77777777" w:rsidR="008964E6" w:rsidRPr="008964E6" w:rsidRDefault="008964E6" w:rsidP="008964E6">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008964E6">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Provincia di Rimini, Via D. Campana 64 Rimini</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="008964E6" w:rsidRPr="008964E6" w:rsidRDefault="008964E6" w:rsidP="008964E6">
+        <w:lastRenderedPageBreak/>
+        <w:t>Assessorato Politiche Giovanili, Via M. d'Azeglio 2 Ravenna</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="340091D3" w14:textId="77777777" w:rsidR="008964E6" w:rsidRPr="008964E6" w:rsidRDefault="008964E6" w:rsidP="008964E6">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008964E6">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Caritas Rimini, Via Madonna della Scala 7 Rimini</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="008964E6" w:rsidRPr="008964E6" w:rsidRDefault="008964E6" w:rsidP="008964E6">
+        <w:t>Caritas Diocesana Ravenna Cervia, Piazza Duomo 13 Ravenna</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14E717DB" w14:textId="77777777" w:rsidR="008964E6" w:rsidRPr="008964E6" w:rsidRDefault="008964E6" w:rsidP="008964E6">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008964E6">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sala Santa Colomba, Viale IV Novembre 35 </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>Seminario Arcivescovile, Piazza Duomo 4 Ravenna</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="008AFBFD" w14:textId="77777777" w:rsidR="00D13E9D" w:rsidRPr="008964E6" w:rsidRDefault="008964E6" w:rsidP="008964E6">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="008964E6">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Rimini</w:t>
-[...7 lines deleted...]
-          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        <w:t>Biblioteca Comunale di Russi, Via Godo Vecchia 10 Russi</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6EF1BAB3" w14:textId="77777777" w:rsidR="00D13E9D" w:rsidRPr="00DC754A" w:rsidRDefault="00D13E9D" w:rsidP="007811B6">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4A946229" w14:textId="77777777" w:rsidR="00220B57" w:rsidRPr="00220B57" w:rsidRDefault="007811B6" w:rsidP="00220B57">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
-        <w:autoSpaceDE w:val="0"/>
-[...25 lines deleted...]
-          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00220B57">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>FORMAZIONE SPECIFICA DEGLI OPERATORI VOLONTARI:</w:t>
+      </w:r>
+      <w:r w:rsidR="00220B57" w:rsidRPr="00220B57">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39868AF3" w14:textId="77777777" w:rsidR="00220B57" w:rsidRDefault="00220B57" w:rsidP="00220B57">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
-        <w:autoSpaceDE w:val="0"/>
-[...25 lines deleted...]
-          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00220B57">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>La formazione specifica si propone di approfondire le peculiarità dello specifico progetto e riguarda, pertanto, l’apprendimento di nozioni e di conoscenze teorico-pratiche relative al settore ed all’ambito specifico in cui il giovane volontario sarà impegnato durante l’anno di servizio civile.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="798D4DC3" w14:textId="77777777" w:rsidR="00220B57" w:rsidRDefault="00220B57" w:rsidP="00220B57">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
-        <w:autoSpaceDE w:val="0"/>
-[...25 lines deleted...]
-          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00220B57">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>La sua erogazione da parte dei professionisti che operano all’interno dei servizi sanitari dell’AUSL avverrà con l’utilizzo metodologie e tecniche individuate dai singoli formatori in base al programma delle giornate pensato e deciso dagli stessi e di concerto il Responsabile della formazione e valorizzazione delle competenze e si integrerà all’affiancamento quotidiano degli operatori locali di progetto e dei professionisti presenti nelle sedi di attuazione.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CED289A" w14:textId="77777777" w:rsidR="00220B57" w:rsidRDefault="00220B57" w:rsidP="00220B57">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
-        <w:autoSpaceDE w:val="0"/>
-[...25 lines deleted...]
-          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00220B57">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>I formatori specifici oltre a individuare le tecniche più adeguate potranno scegliere di avvalersi di esperti sulle tematiche trattate e/o sulle tecniche utilizzate, in questi casi è comunque sempre prevista la compresenza in aula fisica/virtuale del formatore indicato nel progetto.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="713B7209" w14:textId="77777777" w:rsidR="00220B57" w:rsidRPr="00220B57" w:rsidRDefault="00220B57" w:rsidP="00220B57">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
-        <w:autoSpaceDE w:val="0"/>
-[...47 lines deleted...]
-          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00220B57">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00220B57">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>a) Lezione frontale</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1092B829" w14:textId="77777777" w:rsidR="00220B57" w:rsidRPr="00220B57" w:rsidRDefault="00220B57" w:rsidP="00220B57">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
-        <w:autoSpaceDE w:val="0"/>
-[...37 lines deleted...]
-          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00220B57">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Rappresenta lo strumento tradizionale di insegnamento e di trasmissione di contenuti didattici, dove i docenti ed i discenti riproducono funzioni e ruoli acquisiti e consolidati. Affinché</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67AFBE28" w14:textId="77777777" w:rsidR="00220B57" w:rsidRPr="00220B57" w:rsidRDefault="00220B57" w:rsidP="00220B57">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
-        <w:autoSpaceDE w:val="0"/>
-[...519 lines deleted...]
-          <w:b/>
+        <w:jc w:val="both"/>
+        <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00220B57">
         <w:rPr>
-          <w:b/>
-[...244 lines deleted...]
-    <w:p w:rsidR="00220B57" w:rsidRPr="00220B57" w:rsidRDefault="00220B57" w:rsidP="00220B57">
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>la lezione frontale sia finalizzata alla promozione di processi di apprendimento e non limitata alla mera illustrazione di contenuti, è necessario renderla più interattiva, integrandola con momenti di confronto e di discussione tra i partecipanti. Per ogni tematica trattata, quindi, ci dovrà essere un momento di concentrazione e di riflessione dei partecipanti sui contenuti proposti, con conseguenti dibattiti con i relatori, nei quali dare ampio spazio a domande, chiarimenti e riflessioni.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C1EE663" w14:textId="77777777" w:rsidR="00220B57" w:rsidRPr="00220B57" w:rsidRDefault="00220B57" w:rsidP="00220B57">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00220B57">
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>b)</w:t>
       </w:r>
       <w:r w:rsidRPr="00220B57">
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t>Dinamiche non formali</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00220B57" w:rsidRPr="00220B57" w:rsidRDefault="00220B57" w:rsidP="00220B57">
+    <w:p w14:paraId="28794659" w14:textId="77777777" w:rsidR="00220B57" w:rsidRPr="00220B57" w:rsidRDefault="00220B57" w:rsidP="00220B57">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00220B57">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Tecniche formative che, stimolando le dinamiche di gruppo, facilitano la percezione e l’utilizzo delle risorse interne </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t xml:space="preserve">Tecniche formative che, stimolando le dinamiche di gruppo, facilitano la percezione e l’utilizzo delle risorse interne ad esso, costituite dall’esperienza e dal patrimonio culturale di ciascun volontario, sia come individuo che come parte di una comunità. Queste risorse, integrate da </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F8C8AC4" w14:textId="77777777" w:rsidR="00220B57" w:rsidRPr="00220B57" w:rsidRDefault="00220B57" w:rsidP="00220B57">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00220B57">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>ad</w:t>
-[...54 lines deleted...]
-        <w:t xml:space="preserve"> messe a disposizione dalla struttura formativa, facilitano i processi di apprendimento, in quanto le conoscenze non sono calate dall’alto, ma partono dai saperi de i singoli individui e dal gruppo nel suo complesso per diventare patrimoni o comune di tutti i componenti.</w:t>
+        <w:t>quelle messe a disposizione dalla struttura formativa, facilitano i processi di apprendimento, in quanto le conoscenze non sono calate dall’alto, ma partono dai saperi de i singoli individui e dal gruppo nel suo complesso per diventare patrimoni o comune di tutti i componenti.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:vertAnchor="text" w:tblpX="108" w:tblpY="469"/>
         <w:tblW w:w="9464" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
-        <w:tblLook w:val="0000"/>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3294"/>
         <w:gridCol w:w="5245"/>
         <w:gridCol w:w="925"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00A75107" w:rsidRPr="00A75107" w:rsidTr="00A75107">
+      <w:tr w:rsidR="00A75107" w:rsidRPr="00A75107" w14:paraId="578D8DF1" w14:textId="77777777" w:rsidTr="00A75107">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9464" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00A75107" w:rsidRPr="00A75107" w:rsidRDefault="00A75107" w:rsidP="00A75107">
+          <w:p w14:paraId="5DB45126" w14:textId="77777777" w:rsidR="00A75107" w:rsidRPr="00A75107" w:rsidRDefault="00A75107" w:rsidP="00A75107">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:spacing w:after="0" w:line="100" w:lineRule="atLeast"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A75107">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">I moduli della formazione specifica sono gli stessi per tutte le sedi </w:t>
-[...10 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>I moduli della formazione specifica sono gli stessi per tutte le sedi progettuali</w:t>
+            </w:r>
           </w:p>
-          <w:p w:rsidR="00A75107" w:rsidRPr="00A75107" w:rsidRDefault="00A75107" w:rsidP="00A75107">
+          <w:p w14:paraId="699A17BD" w14:textId="77777777" w:rsidR="00A75107" w:rsidRPr="00A75107" w:rsidRDefault="00A75107" w:rsidP="00A75107">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:spacing w:after="0" w:line="100" w:lineRule="atLeast"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A75107" w:rsidRPr="00A75107" w:rsidTr="00A75107">
+      <w:tr w:rsidR="00A75107" w:rsidRPr="00A75107" w14:paraId="766FA7CD" w14:textId="77777777" w:rsidTr="00A75107">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3294" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00A75107" w:rsidRPr="00A75107" w:rsidRDefault="00A75107" w:rsidP="00A75107">
+          <w:p w14:paraId="6C8B400C" w14:textId="77777777" w:rsidR="00A75107" w:rsidRPr="00A75107" w:rsidRDefault="00A75107" w:rsidP="00A75107">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:spacing w:after="0" w:line="100" w:lineRule="atLeast"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A75107">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Modulo</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00A75107" w:rsidRPr="00A75107" w:rsidRDefault="00A75107" w:rsidP="00A75107">
+          <w:p w14:paraId="352502F9" w14:textId="77777777" w:rsidR="00A75107" w:rsidRPr="00A75107" w:rsidRDefault="00A75107" w:rsidP="00A75107">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:spacing w:after="0" w:line="100" w:lineRule="atLeast"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A75107">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Contenuti</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="925" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00A75107" w:rsidRPr="00A75107" w:rsidRDefault="00A75107" w:rsidP="00A75107">
+          <w:p w14:paraId="67EFD29C" w14:textId="77777777" w:rsidR="00A75107" w:rsidRPr="00A75107" w:rsidRDefault="00A75107" w:rsidP="00A75107">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:spacing w:after="0" w:line="100" w:lineRule="atLeast"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00A75107">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>ore</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A75107" w:rsidRPr="00A75107" w:rsidTr="00A75107">
+      <w:tr w:rsidR="00A75107" w:rsidRPr="00A75107" w14:paraId="3E890D9D" w14:textId="77777777" w:rsidTr="00A75107">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3294" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00A75107" w:rsidRPr="00A75107" w:rsidRDefault="00A75107" w:rsidP="00A75107">
+          <w:p w14:paraId="34854A5A" w14:textId="77777777" w:rsidR="00A75107" w:rsidRPr="00A75107" w:rsidRDefault="00A75107" w:rsidP="00A75107">
             <w:pPr>
               <w:spacing w:line="100" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A75107">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Il servizio civile nell’ambito dell’AUSL della Romagna</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00A75107" w:rsidRPr="00A75107" w:rsidRDefault="00A75107" w:rsidP="00A75107">
+          <w:p w14:paraId="7882214E" w14:textId="77777777" w:rsidR="00A75107" w:rsidRPr="00A75107" w:rsidRDefault="00A75107" w:rsidP="00A75107">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:spacing w:after="0" w:line="100" w:lineRule="atLeast"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00A75107" w:rsidRPr="00A75107" w:rsidRDefault="00A75107" w:rsidP="00A75107">
+          <w:p w14:paraId="33449989" w14:textId="77777777" w:rsidR="00A75107" w:rsidRPr="00A75107" w:rsidRDefault="00A75107" w:rsidP="00A75107">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:spacing w:after="0" w:line="100" w:lineRule="atLeast"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A75107">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Alessandro Mariani D’Altri</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00A75107" w:rsidRPr="00A75107" w:rsidRDefault="00A75107" w:rsidP="00A75107">
+          <w:p w14:paraId="69C2DB55" w14:textId="77777777" w:rsidR="00A75107" w:rsidRPr="00A75107" w:rsidRDefault="00A75107" w:rsidP="00A75107">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="9"/>
               </w:numPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:line="100" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A75107">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’AUSL della Romagna e il suo Sistema Qualità; Vision, </w:t>
-[...15 lines deleted...]
-              <w:t>, Procedure.</w:t>
+              <w:t>L’AUSL della Romagna e il suo Sistema Qualità; Vision, Mission, Procedure.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00A75107" w:rsidRPr="00A75107" w:rsidRDefault="00A75107" w:rsidP="00A75107">
+          <w:p w14:paraId="73653F6A" w14:textId="77777777" w:rsidR="00A75107" w:rsidRPr="00A75107" w:rsidRDefault="00A75107" w:rsidP="00A75107">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="9"/>
               </w:numPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:line="100" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A75107">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Il ruolo e le responsabilità specifiche dell’Operatore Volontario che opera in ambito Sanitario (legge sulla privacy, il segreto professionale, il rapporto con i cittadini utenti).</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00A75107" w:rsidRPr="00A75107" w:rsidRDefault="00A75107" w:rsidP="00A75107">
+          <w:p w14:paraId="0E3EC929" w14:textId="77777777" w:rsidR="00A75107" w:rsidRPr="00A75107" w:rsidRDefault="00A75107" w:rsidP="00A75107">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="9"/>
               </w:numPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:line="100" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A75107">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Obiettivi e risultati attesi del progetto.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="925" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00A75107" w:rsidRPr="00A75107" w:rsidRDefault="00A75107" w:rsidP="00A75107">
+          <w:p w14:paraId="19B7E2EB" w14:textId="77777777" w:rsidR="00A75107" w:rsidRPr="00A75107" w:rsidRDefault="00A75107" w:rsidP="00A75107">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:spacing w:after="0" w:line="100" w:lineRule="atLeast"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A75107">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A75107" w:rsidRPr="00A75107" w:rsidTr="00A75107">
+      <w:tr w:rsidR="00A75107" w:rsidRPr="00A75107" w14:paraId="7733EF3D" w14:textId="77777777" w:rsidTr="00A75107">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3294" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00A75107" w:rsidRPr="00A75107" w:rsidRDefault="00A75107" w:rsidP="00A75107">
+          <w:p w14:paraId="2ADC1B60" w14:textId="77777777" w:rsidR="00A75107" w:rsidRPr="00A75107" w:rsidRDefault="00A75107" w:rsidP="00A75107">
             <w:pPr>
               <w:spacing w:line="100" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00A75107">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Il Sistema Sanitario Nazionale e la Rete dei Servizi Sociosanitari in Romagna</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
           </w:p>
-          <w:p w:rsidR="00A75107" w:rsidRPr="00A75107" w:rsidRDefault="00A75107" w:rsidP="00A75107">
+          <w:p w14:paraId="5912F576" w14:textId="77777777" w:rsidR="00A75107" w:rsidRPr="00A75107" w:rsidRDefault="00A75107" w:rsidP="00A75107">
             <w:pPr>
               <w:spacing w:line="100" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00A75107" w:rsidRPr="00A75107" w:rsidRDefault="00A75107" w:rsidP="00A75107">
+          <w:p w14:paraId="475F8390" w14:textId="77777777" w:rsidR="00A75107" w:rsidRPr="00A75107" w:rsidRDefault="00A75107" w:rsidP="00A75107">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:spacing w:after="0" w:line="100" w:lineRule="atLeast"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A75107">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lucia </w:t>
-[...9 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Lucia Riciputi</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00A75107" w:rsidRPr="00A75107" w:rsidRDefault="00A75107" w:rsidP="00A75107">
+          <w:p w14:paraId="36470108" w14:textId="77777777" w:rsidR="00A75107" w:rsidRPr="00A75107" w:rsidRDefault="00A75107" w:rsidP="00A75107">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="9"/>
               </w:numPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:line="100" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A75107">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Il sistema sanitario nazionale.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00A75107" w:rsidRPr="00A75107" w:rsidRDefault="00A75107" w:rsidP="00A75107">
+          <w:p w14:paraId="5CFF61F4" w14:textId="77777777" w:rsidR="00A75107" w:rsidRPr="00A75107" w:rsidRDefault="00A75107" w:rsidP="00A75107">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="9"/>
               </w:numPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:line="100" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A75107">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Nozioni generali sull’apparato legislativo delle Aziende Sanitarie.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00A75107" w:rsidRPr="00A75107" w:rsidRDefault="00A75107" w:rsidP="00A75107">
+          <w:p w14:paraId="4C5DA382" w14:textId="77777777" w:rsidR="00A75107" w:rsidRPr="00A75107" w:rsidRDefault="00A75107" w:rsidP="00A75107">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="9"/>
               </w:numPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:line="100" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00A75107">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Nozioni sul Sistema integrato dei servizi sociosanitari, normative e organizzazione locale del Sistema.</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="925" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00A75107" w:rsidRPr="00A75107" w:rsidRDefault="00A75107" w:rsidP="00A75107">
+          <w:p w14:paraId="3F569236" w14:textId="77777777" w:rsidR="00A75107" w:rsidRPr="00A75107" w:rsidRDefault="00A75107" w:rsidP="00A75107">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:spacing w:after="0" w:line="100" w:lineRule="atLeast"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A75107">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A75107" w:rsidRPr="00A75107" w:rsidTr="00A75107">
+      <w:tr w:rsidR="00A75107" w:rsidRPr="00A75107" w14:paraId="1384F107" w14:textId="77777777" w:rsidTr="00A75107">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3294" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00A75107" w:rsidRPr="00A75107" w:rsidRDefault="00A75107" w:rsidP="00A75107">
+          <w:p w14:paraId="1E6DFE42" w14:textId="77777777" w:rsidR="00A75107" w:rsidRPr="00A75107" w:rsidRDefault="00A75107" w:rsidP="00A75107">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A75107">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Equità e Salute</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00A75107" w:rsidRPr="00A75107" w:rsidRDefault="00A75107" w:rsidP="00A75107">
+          <w:p w14:paraId="7CBFF0A1" w14:textId="77777777" w:rsidR="00A75107" w:rsidRPr="00A75107" w:rsidRDefault="00A75107" w:rsidP="00A75107">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00A75107" w:rsidRPr="00A75107" w:rsidRDefault="00A75107" w:rsidP="00A75107">
+          <w:p w14:paraId="6A7F5BB4" w14:textId="77777777" w:rsidR="00A75107" w:rsidRPr="00A75107" w:rsidRDefault="00A75107" w:rsidP="00A75107">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00A75107" w:rsidRPr="00A75107" w:rsidRDefault="00A75107" w:rsidP="00A75107">
+          <w:p w14:paraId="32EDF51D" w14:textId="77777777" w:rsidR="00A75107" w:rsidRPr="00A75107" w:rsidRDefault="00A75107" w:rsidP="00A75107">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A75107">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Giulia </w:t>
-[...9 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Giulia Silvestrini</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00A75107" w:rsidRPr="00A75107" w:rsidRDefault="00A75107" w:rsidP="00A75107">
+          <w:p w14:paraId="6DE12283" w14:textId="77777777" w:rsidR="00A75107" w:rsidRPr="00A75107" w:rsidRDefault="00A75107" w:rsidP="00A75107">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="10"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A75107">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Definizione di Salute</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00A75107" w:rsidRPr="00A75107" w:rsidRDefault="00A75107" w:rsidP="00A75107">
+          <w:p w14:paraId="70F5F8A4" w14:textId="77777777" w:rsidR="00A75107" w:rsidRPr="00A75107" w:rsidRDefault="00A75107" w:rsidP="00A75107">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="10"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00A75107">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Determinanti</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> sociali della Salute</w:t>
+              <w:t>Determinanti sociali della Salute</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00A75107" w:rsidRPr="00A75107" w:rsidRDefault="00A75107" w:rsidP="00A75107">
+          <w:p w14:paraId="2750B1ED" w14:textId="77777777" w:rsidR="00A75107" w:rsidRPr="00A75107" w:rsidRDefault="00A75107" w:rsidP="00A75107">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="10"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A75107">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Disuguaglianze nell’accesso e utilizzo dei servizi.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00A75107" w:rsidRPr="00A75107" w:rsidRDefault="00A75107" w:rsidP="00A75107">
+          <w:p w14:paraId="5DC69ECC" w14:textId="77777777" w:rsidR="00A75107" w:rsidRPr="00A75107" w:rsidRDefault="00A75107" w:rsidP="00A75107">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="10"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="925" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00A75107" w:rsidRPr="00A75107" w:rsidRDefault="00A75107" w:rsidP="00A75107">
+          <w:p w14:paraId="27C6DFD0" w14:textId="77777777" w:rsidR="00A75107" w:rsidRPr="00A75107" w:rsidRDefault="00A75107" w:rsidP="00A75107">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A75107">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A75107" w:rsidRPr="00A75107" w:rsidTr="00A75107">
+      <w:tr w:rsidR="00A75107" w:rsidRPr="00A75107" w14:paraId="0069C3EE" w14:textId="77777777" w:rsidTr="00A75107">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3294" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00A75107" w:rsidRPr="00A75107" w:rsidRDefault="00A75107" w:rsidP="00A75107">
+          <w:p w14:paraId="6E1F5170" w14:textId="77777777" w:rsidR="00A75107" w:rsidRPr="00A75107" w:rsidRDefault="00A75107" w:rsidP="00A75107">
             <w:pPr>
               <w:pStyle w:val="Normale1"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A75107">
               <w:rPr>
                 <w:b/>
               </w:rPr>
-              <w:t xml:space="preserve">Come </w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> con il cittadino utente</w:t>
+              <w:t>Come relazionarsi con il cittadino utente</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00A75107" w:rsidRPr="00A75107" w:rsidRDefault="00A75107" w:rsidP="00A75107">
+          <w:p w14:paraId="428422DC" w14:textId="77777777" w:rsidR="00A75107" w:rsidRPr="00A75107" w:rsidRDefault="00A75107" w:rsidP="00A75107">
             <w:pPr>
               <w:pStyle w:val="Normale1"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00A75107" w:rsidRPr="00A75107" w:rsidRDefault="00A75107" w:rsidP="00A75107">
+          <w:p w14:paraId="623A1E6C" w14:textId="77777777" w:rsidR="00A75107" w:rsidRPr="00A75107" w:rsidRDefault="00A75107" w:rsidP="00A75107">
             <w:pPr>
               <w:pStyle w:val="Normale1"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A75107">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Milena Balzani</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00A75107" w:rsidRPr="00A75107" w:rsidRDefault="00A75107" w:rsidP="00A75107">
+          <w:p w14:paraId="6AAE0088" w14:textId="77777777" w:rsidR="00A75107" w:rsidRPr="00A75107" w:rsidRDefault="00A75107" w:rsidP="00A75107">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="9"/>
               </w:numPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:line="100" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A75107">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Principi base della comunicazione</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00A75107" w:rsidRPr="00A75107" w:rsidRDefault="00A75107" w:rsidP="00A75107">
+          <w:p w14:paraId="30573F71" w14:textId="77777777" w:rsidR="00A75107" w:rsidRPr="00A75107" w:rsidRDefault="00A75107" w:rsidP="00A75107">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="9"/>
               </w:numPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:line="100" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A75107">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Ascolto attivo e assertività</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00A75107" w:rsidRPr="00A75107" w:rsidRDefault="00A75107" w:rsidP="00A75107">
+          <w:p w14:paraId="1E29AA52" w14:textId="77777777" w:rsidR="00A75107" w:rsidRPr="00A75107" w:rsidRDefault="00A75107" w:rsidP="00A75107">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="9"/>
               </w:numPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:line="100" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A75107">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Dare e ricevere Feedback</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00A75107" w:rsidRPr="00A75107" w:rsidRDefault="00A75107" w:rsidP="00A75107">
+          <w:p w14:paraId="3F77BE37" w14:textId="77777777" w:rsidR="00A75107" w:rsidRPr="00A75107" w:rsidRDefault="00A75107" w:rsidP="00A75107">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="9"/>
               </w:numPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:line="100" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A75107">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Strumenti per una relazione positiva con l’utente</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00A75107" w:rsidRPr="00A75107" w:rsidRDefault="00A75107" w:rsidP="00A75107">
+          <w:p w14:paraId="6FC9272F" w14:textId="77777777" w:rsidR="00A75107" w:rsidRPr="00A75107" w:rsidRDefault="00A75107" w:rsidP="00A75107">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="9"/>
               </w:numPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:line="100" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A75107">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Accoglienza e orientamento dell’utente</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00A75107" w:rsidRPr="00A75107" w:rsidRDefault="00A75107" w:rsidP="00A75107">
+          <w:p w14:paraId="12F122CC" w14:textId="77777777" w:rsidR="00A75107" w:rsidRPr="00A75107" w:rsidRDefault="00A75107" w:rsidP="00A75107">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="9"/>
               </w:numPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:line="100" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A75107">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Gestione del conflitto</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00A75107" w:rsidRPr="00A75107" w:rsidRDefault="00A75107" w:rsidP="00A75107">
+          <w:p w14:paraId="47D0B52A" w14:textId="77777777" w:rsidR="00A75107" w:rsidRPr="00A75107" w:rsidRDefault="00A75107" w:rsidP="00A75107">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="9"/>
               </w:numPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:line="100" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00A75107">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comprensione delle dinamiche conflittuali e delle </w:t>
-[...9 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t xml:space="preserve">Comprensione delle dinamiche conflittuali e delle comunicazioni disfunzionali: i killer della comunicazione </w:t>
+            </w:r>
           </w:p>
-          <w:p w:rsidR="00A75107" w:rsidRPr="00A75107" w:rsidRDefault="00A75107" w:rsidP="00A75107">
+          <w:p w14:paraId="2CC2E9EB" w14:textId="77777777" w:rsidR="00A75107" w:rsidRPr="00A75107" w:rsidRDefault="00A75107" w:rsidP="00A75107">
             <w:pPr>
               <w:ind w:left="720"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="925" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00A75107" w:rsidRPr="00A75107" w:rsidRDefault="00A75107" w:rsidP="00A75107">
+          <w:p w14:paraId="4C94B828" w14:textId="77777777" w:rsidR="00A75107" w:rsidRPr="00A75107" w:rsidRDefault="00A75107" w:rsidP="00A75107">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A75107">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A75107" w:rsidRPr="00A75107" w:rsidTr="00A75107">
+      <w:tr w:rsidR="00A75107" w:rsidRPr="00A75107" w14:paraId="52C24F71" w14:textId="77777777" w:rsidTr="00A75107">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3294" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00A75107" w:rsidRPr="00A75107" w:rsidRDefault="00A75107" w:rsidP="00A75107">
+          <w:p w14:paraId="748E3C6D" w14:textId="77777777" w:rsidR="00A75107" w:rsidRPr="00A75107" w:rsidRDefault="00A75107" w:rsidP="00A75107">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A75107">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
+              <w:t xml:space="preserve">Ascolto, relazione d’aiuto, stili </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A75107">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>Ascolto, relazione d’aiuto, stili comunicativi</w:t>
+              <w:t>comunicativi</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00A75107" w:rsidRPr="00A75107" w:rsidRDefault="00A75107" w:rsidP="00A75107">
+          <w:p w14:paraId="0FB11FEE" w14:textId="77777777" w:rsidR="00A75107" w:rsidRPr="00A75107" w:rsidRDefault="00A75107" w:rsidP="00A75107">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00A75107" w:rsidRPr="00A75107" w:rsidRDefault="00A75107" w:rsidP="00A75107">
+          <w:p w14:paraId="1922B8C4" w14:textId="77777777" w:rsidR="00A75107" w:rsidRPr="00A75107" w:rsidRDefault="00A75107" w:rsidP="00A75107">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A75107">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Valentina Belli</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00A75107" w:rsidRPr="00A75107" w:rsidRDefault="00A75107" w:rsidP="00A75107">
+          <w:p w14:paraId="6416FFBB" w14:textId="77777777" w:rsidR="00A75107" w:rsidRPr="00A75107" w:rsidRDefault="00A75107" w:rsidP="00A75107">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="10"/>
               </w:numPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A75107">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>Comunicazione ecologica (sospendere il giudizio</w:t>
-[...11 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:lastRenderedPageBreak/>
+              <w:t>Comunicazione ecologica (sospendere il giudizio)</w:t>
+            </w:r>
           </w:p>
-          <w:p w:rsidR="00A75107" w:rsidRPr="00A75107" w:rsidRDefault="00A75107" w:rsidP="00A75107">
+          <w:p w14:paraId="615DA28A" w14:textId="77777777" w:rsidR="00A75107" w:rsidRPr="00A75107" w:rsidRDefault="00A75107" w:rsidP="00A75107">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="10"/>
               </w:numPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A75107">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Attenzione ai tempi comunicativi</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00A75107" w:rsidRPr="00A75107" w:rsidRDefault="00A75107" w:rsidP="00A75107">
+          <w:p w14:paraId="603180C4" w14:textId="77777777" w:rsidR="00A75107" w:rsidRPr="00A75107" w:rsidRDefault="00A75107" w:rsidP="00A75107">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="10"/>
               </w:numPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A75107">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">La comunicazione emotiva </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="925" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00A75107" w:rsidRPr="00A75107" w:rsidRDefault="00A75107" w:rsidP="00A75107">
+          <w:p w14:paraId="6625C9F9" w14:textId="77777777" w:rsidR="00A75107" w:rsidRPr="00A75107" w:rsidRDefault="00A75107" w:rsidP="00A75107">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A75107">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A75107" w:rsidRPr="00A75107" w:rsidTr="00A75107">
+      <w:tr w:rsidR="00A75107" w:rsidRPr="00A75107" w14:paraId="29A06689" w14:textId="77777777" w:rsidTr="00A75107">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3294" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00A75107" w:rsidRPr="00A75107" w:rsidRDefault="00A75107" w:rsidP="00A75107">
+          <w:p w14:paraId="036E70CE" w14:textId="77777777" w:rsidR="00A75107" w:rsidRPr="00A75107" w:rsidRDefault="00A75107" w:rsidP="00A75107">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A75107">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Gli URP nella Sanità in Regione ER e in AUSL Romagna </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00A75107" w:rsidRPr="00A75107" w:rsidRDefault="00A75107" w:rsidP="00A75107">
+          <w:p w14:paraId="3EEA3EA4" w14:textId="77777777" w:rsidR="00A75107" w:rsidRPr="00A75107" w:rsidRDefault="00A75107" w:rsidP="00A75107">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00A75107" w:rsidRPr="00A75107" w:rsidRDefault="00A75107" w:rsidP="00A75107">
+          <w:p w14:paraId="3B71EF12" w14:textId="77777777" w:rsidR="00A75107" w:rsidRPr="00A75107" w:rsidRDefault="00A75107" w:rsidP="00A75107">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A75107">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angela </w:t>
-[...10 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Angela Angelini</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00A75107" w:rsidRPr="00A75107" w:rsidRDefault="00A75107" w:rsidP="00A75107">
+          <w:p w14:paraId="1CED690C" w14:textId="77777777" w:rsidR="00A75107" w:rsidRPr="00A75107" w:rsidRDefault="00A75107" w:rsidP="00A75107">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="10"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A75107">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>La storia</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00A75107" w:rsidRPr="00A75107" w:rsidRDefault="00A75107" w:rsidP="00A75107">
+          <w:p w14:paraId="5AE3AD3A" w14:textId="77777777" w:rsidR="00A75107" w:rsidRPr="00A75107" w:rsidRDefault="00A75107" w:rsidP="00A75107">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="10"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A75107">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Il ruolo </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00A75107" w:rsidRPr="00A75107" w:rsidRDefault="00A75107" w:rsidP="00A75107">
+          <w:p w14:paraId="6B7968ED" w14:textId="77777777" w:rsidR="00A75107" w:rsidRPr="00A75107" w:rsidRDefault="00A75107" w:rsidP="00A75107">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="10"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A75107">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Le funzioni</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00A75107" w:rsidRPr="00A75107" w:rsidRDefault="00A75107" w:rsidP="00A75107">
+          <w:p w14:paraId="2BBB4AA7" w14:textId="77777777" w:rsidR="00A75107" w:rsidRPr="00A75107" w:rsidRDefault="00A75107" w:rsidP="00A75107">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="9"/>
               </w:numPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:line="100" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A75107">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Sistema informativo URP</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00A75107" w:rsidRPr="00A75107" w:rsidRDefault="00A75107" w:rsidP="00A75107">
+          <w:p w14:paraId="4B2BBA90" w14:textId="77777777" w:rsidR="00A75107" w:rsidRPr="00A75107" w:rsidRDefault="00A75107" w:rsidP="00A75107">
             <w:pPr>
               <w:ind w:left="720"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="925" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00A75107" w:rsidRPr="00A75107" w:rsidRDefault="00A75107" w:rsidP="00A75107">
+          <w:p w14:paraId="67A1149B" w14:textId="77777777" w:rsidR="00A75107" w:rsidRPr="00A75107" w:rsidRDefault="00A75107" w:rsidP="00A75107">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A75107">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A75107" w:rsidRPr="00A75107" w:rsidTr="00A75107">
+      <w:tr w:rsidR="00A75107" w:rsidRPr="00A75107" w14:paraId="340CD3C3" w14:textId="77777777" w:rsidTr="00A75107">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3294" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00A75107" w:rsidRPr="00A75107" w:rsidRDefault="00A75107" w:rsidP="00A75107">
+          <w:p w14:paraId="098A62A6" w14:textId="77777777" w:rsidR="00A75107" w:rsidRPr="00A75107" w:rsidRDefault="00A75107" w:rsidP="00A75107">
             <w:pPr>
               <w:pStyle w:val="Normale1"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A75107">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Sito WEB, INTRANET e Social Media AUSL della Romagna</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00A75107" w:rsidRPr="00A75107" w:rsidRDefault="00A75107" w:rsidP="00A75107">
+          <w:p w14:paraId="1CF73BB8" w14:textId="77777777" w:rsidR="00A75107" w:rsidRPr="00A75107" w:rsidRDefault="00A75107" w:rsidP="00A75107">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:spacing w:after="0" w:line="100" w:lineRule="atLeast"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00A75107" w:rsidRPr="00A75107" w:rsidRDefault="00A75107" w:rsidP="00A75107">
+          <w:p w14:paraId="53BACB46" w14:textId="77777777" w:rsidR="00A75107" w:rsidRPr="00A75107" w:rsidRDefault="00A75107" w:rsidP="00A75107">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:spacing w:after="0" w:line="100" w:lineRule="atLeast"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A75107">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lisa </w:t>
-[...9 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Lisa Venturini</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00A75107" w:rsidRPr="00A75107" w:rsidRDefault="00A75107" w:rsidP="00A75107">
+          <w:p w14:paraId="40151692" w14:textId="77777777" w:rsidR="00A75107" w:rsidRPr="00A75107" w:rsidRDefault="00A75107" w:rsidP="00A75107">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="10"/>
               </w:numPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A75107">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>L’utilizzo della rete per la comunicazione istituzionale in sanità</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00A75107" w:rsidRPr="00A75107" w:rsidRDefault="00A75107" w:rsidP="00A75107">
+          <w:p w14:paraId="040FA63A" w14:textId="77777777" w:rsidR="00A75107" w:rsidRPr="00A75107" w:rsidRDefault="00A75107" w:rsidP="00A75107">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="10"/>
               </w:numPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A75107">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Opportunità e rischi della comunicazione online</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="925" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00A75107" w:rsidRPr="00A75107" w:rsidRDefault="00A75107" w:rsidP="00A75107">
+          <w:p w14:paraId="6768A19C" w14:textId="77777777" w:rsidR="00A75107" w:rsidRPr="00A75107" w:rsidRDefault="00A75107" w:rsidP="00A75107">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A75107">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A75107" w:rsidRPr="00A75107" w:rsidTr="00A75107">
+      <w:tr w:rsidR="00A75107" w:rsidRPr="00A75107" w14:paraId="69033A7D" w14:textId="77777777" w:rsidTr="00A75107">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3294" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00A75107" w:rsidRPr="00A75107" w:rsidRDefault="00A75107" w:rsidP="00A75107">
+          <w:p w14:paraId="6B249D81" w14:textId="77777777" w:rsidR="00A75107" w:rsidRPr="00A75107" w:rsidRDefault="00A75107" w:rsidP="00A75107">
             <w:pPr>
               <w:pStyle w:val="Normale1"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00A75107">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Campagne di comunicazione istituzionali della Regione Emilia-Romagna e dell’Azienda USL Romagna</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
           </w:p>
-          <w:p w:rsidR="00A75107" w:rsidRPr="00A75107" w:rsidRDefault="00A75107" w:rsidP="00A75107">
+          <w:p w14:paraId="76BB4A82" w14:textId="77777777" w:rsidR="00A75107" w:rsidRPr="00A75107" w:rsidRDefault="00A75107" w:rsidP="00A75107">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:spacing w:after="0" w:line="100" w:lineRule="atLeast"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00A75107" w:rsidRPr="00A75107" w:rsidRDefault="00A75107" w:rsidP="00A75107">
+          <w:p w14:paraId="0A2645C1" w14:textId="77777777" w:rsidR="00A75107" w:rsidRPr="00A75107" w:rsidRDefault="00A75107" w:rsidP="00A75107">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:spacing w:after="0" w:line="100" w:lineRule="atLeast"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00A75107">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Argia</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> Bartolini</w:t>
+              <w:t>Argia Bartolini</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00A75107" w:rsidRPr="00A75107" w:rsidRDefault="00A75107" w:rsidP="00A75107">
+          <w:p w14:paraId="794EBF92" w14:textId="77777777" w:rsidR="00A75107" w:rsidRPr="00A75107" w:rsidRDefault="00A75107" w:rsidP="00A75107">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="9"/>
               </w:numPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:line="100" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00A75107">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>comunicazione</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> per la salute e comunicazione sanitaria; </w:t>
+              <w:t xml:space="preserve">comunicazione per la salute e comunicazione sanitaria; </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00A75107" w:rsidRPr="00A75107" w:rsidRDefault="00A75107" w:rsidP="00A75107">
+          <w:p w14:paraId="5D1848A9" w14:textId="77777777" w:rsidR="00A75107" w:rsidRPr="00A75107" w:rsidRDefault="00A75107" w:rsidP="00A75107">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="9"/>
               </w:numPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:line="100" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00A75107">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>il</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> processo e gli strumenti della comunicazione;</w:t>
+              <w:t>il processo e gli strumenti della comunicazione;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00A75107" w:rsidRPr="00A75107" w:rsidRDefault="00A75107" w:rsidP="00A75107">
+          <w:p w14:paraId="07A868B8" w14:textId="77777777" w:rsidR="00A75107" w:rsidRPr="00A75107" w:rsidRDefault="00A75107" w:rsidP="00A75107">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="9"/>
               </w:numPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:line="100" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00A75107">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>divulgazione</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> ed efficacia.</w:t>
+              <w:t>divulgazione ed efficacia.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00A75107" w:rsidRPr="00A75107" w:rsidRDefault="00A75107" w:rsidP="00A75107">
+          <w:p w14:paraId="62C60ED8" w14:textId="77777777" w:rsidR="00A75107" w:rsidRPr="00A75107" w:rsidRDefault="00A75107" w:rsidP="00A75107">
             <w:pPr>
               <w:pStyle w:val="Normale1"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="925" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00A75107" w:rsidRPr="00A75107" w:rsidRDefault="00A75107" w:rsidP="00A75107">
+          <w:p w14:paraId="6334508E" w14:textId="77777777" w:rsidR="00A75107" w:rsidRPr="00A75107" w:rsidRDefault="00A75107" w:rsidP="00A75107">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A75107">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A75107" w:rsidRPr="00A75107" w:rsidTr="00A75107">
+      <w:tr w:rsidR="00A75107" w:rsidRPr="00A75107" w14:paraId="744A9D3B" w14:textId="77777777" w:rsidTr="00A75107">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3294" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00A75107" w:rsidRPr="00A75107" w:rsidRDefault="00A75107" w:rsidP="00A75107">
+          <w:p w14:paraId="3BE7C49F" w14:textId="77777777" w:rsidR="00A75107" w:rsidRPr="00A75107" w:rsidRDefault="00A75107" w:rsidP="00A75107">
             <w:pPr>
               <w:pStyle w:val="Normale1"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A75107">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Il Fascicolo Sanitario Elettronico</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00A75107" w:rsidRPr="00A75107" w:rsidRDefault="00A75107" w:rsidP="00A75107">
+          <w:p w14:paraId="456EE13A" w14:textId="77777777" w:rsidR="00A75107" w:rsidRPr="00A75107" w:rsidRDefault="00A75107" w:rsidP="00A75107">
             <w:pPr>
               <w:pStyle w:val="Normale1"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00A75107" w:rsidRPr="00A75107" w:rsidRDefault="00A75107" w:rsidP="00A75107">
+          <w:p w14:paraId="49C34343" w14:textId="77777777" w:rsidR="00A75107" w:rsidRPr="00A75107" w:rsidRDefault="00A75107" w:rsidP="00A75107">
             <w:pPr>
               <w:pStyle w:val="Normale1"/>
             </w:pPr>
             <w:r w:rsidRPr="00A75107">
               <w:t>Romina Muccioli</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00A75107" w:rsidRPr="00A75107" w:rsidRDefault="00A75107" w:rsidP="00A75107">
+          <w:p w14:paraId="62F84F55" w14:textId="77777777" w:rsidR="00A75107" w:rsidRPr="00A75107" w:rsidRDefault="00A75107" w:rsidP="00A75107">
             <w:pPr>
               <w:pStyle w:val="Normale1"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00A75107" w:rsidRPr="00A75107" w:rsidRDefault="00A75107" w:rsidP="00A75107">
+          <w:p w14:paraId="6B086298" w14:textId="77777777" w:rsidR="00A75107" w:rsidRPr="00A75107" w:rsidRDefault="00A75107" w:rsidP="00A75107">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="9"/>
               </w:numPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:line="100" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A75107">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Come attivare il FSE</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00A75107" w:rsidRPr="00A75107" w:rsidRDefault="00A75107" w:rsidP="00A75107">
+          <w:p w14:paraId="3BBB3E94" w14:textId="77777777" w:rsidR="00A75107" w:rsidRPr="00A75107" w:rsidRDefault="00A75107" w:rsidP="00A75107">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="9"/>
               </w:numPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:line="100" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00A75107">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Cosa contiene</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">Cosa contiene </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00A75107" w:rsidRPr="00A75107" w:rsidRDefault="00A75107" w:rsidP="00A75107">
+          <w:p w14:paraId="195C9A32" w14:textId="77777777" w:rsidR="00A75107" w:rsidRPr="00A75107" w:rsidRDefault="00A75107" w:rsidP="00A75107">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="9"/>
               </w:numPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:line="100" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A75107">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Chi può consultarlo</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00A75107" w:rsidRPr="00A75107" w:rsidRDefault="00A75107" w:rsidP="00A75107">
+          <w:p w14:paraId="10942F42" w14:textId="77777777" w:rsidR="00A75107" w:rsidRPr="00A75107" w:rsidRDefault="00A75107" w:rsidP="00A75107">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="9"/>
               </w:numPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:line="100" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A75107">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Perché semplifica il tuo rapporto con la </w:t>
-[...9 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>Perché semplifica il tuo rapporto con la sanità</w:t>
+            </w:r>
           </w:p>
-          <w:p w:rsidR="00A75107" w:rsidRPr="00A75107" w:rsidRDefault="00A75107" w:rsidP="00A75107">
+          <w:p w14:paraId="1FE5A835" w14:textId="77777777" w:rsidR="00A75107" w:rsidRPr="00A75107" w:rsidRDefault="00A75107" w:rsidP="00A75107">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:line="100" w:lineRule="atLeast"/>
               <w:ind w:left="720"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="925" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00A75107" w:rsidRPr="00A75107" w:rsidRDefault="00A75107" w:rsidP="00A75107">
+          <w:p w14:paraId="4872B9B1" w14:textId="77777777" w:rsidR="00A75107" w:rsidRPr="00A75107" w:rsidRDefault="00A75107" w:rsidP="00A75107">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A75107">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A75107" w:rsidRPr="00A75107" w:rsidTr="00A75107">
+      <w:tr w:rsidR="00A75107" w:rsidRPr="00A75107" w14:paraId="299EB62C" w14:textId="77777777" w:rsidTr="00A75107">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3294" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00A75107" w:rsidRPr="00A75107" w:rsidRDefault="00A75107" w:rsidP="00A75107">
+          <w:p w14:paraId="6D7EC9C8" w14:textId="77777777" w:rsidR="00A75107" w:rsidRPr="00A75107" w:rsidRDefault="00A75107" w:rsidP="00A75107">
             <w:pPr>
               <w:pStyle w:val="Normale1"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A75107">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Come e perché sono nati gli URP</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00A75107" w:rsidRPr="00A75107" w:rsidRDefault="00A75107" w:rsidP="00A75107">
+          <w:p w14:paraId="340FE67B" w14:textId="77777777" w:rsidR="00A75107" w:rsidRPr="00A75107" w:rsidRDefault="00A75107" w:rsidP="00A75107">
             <w:pPr>
               <w:pStyle w:val="Normale1"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00A75107" w:rsidRPr="00A75107" w:rsidRDefault="00A75107" w:rsidP="00A75107">
+          <w:p w14:paraId="6109DB04" w14:textId="77777777" w:rsidR="00A75107" w:rsidRPr="00A75107" w:rsidRDefault="00A75107" w:rsidP="00A75107">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:spacing w:after="0" w:line="100" w:lineRule="atLeast"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00A75107">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Argia</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> Bartolini</w:t>
+              <w:t>Argia Bartolini</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00A75107" w:rsidRPr="00A75107" w:rsidRDefault="00A75107" w:rsidP="00A75107">
+          <w:p w14:paraId="52241C97" w14:textId="77777777" w:rsidR="00A75107" w:rsidRPr="00A75107" w:rsidRDefault="00A75107" w:rsidP="00A75107">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="9"/>
               </w:numPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:line="100" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A75107">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Aspetti valoriali</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00A75107" w:rsidRPr="00A75107" w:rsidRDefault="00A75107" w:rsidP="00A75107">
+          <w:p w14:paraId="4E69BB86" w14:textId="77777777" w:rsidR="00A75107" w:rsidRPr="00A75107" w:rsidRDefault="00A75107" w:rsidP="00A75107">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="9"/>
               </w:numPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:line="100" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00A75107">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Contesto</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> normativo: </w:t>
+              <w:t xml:space="preserve">Contesto normativo: </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00A75107" w:rsidRPr="00A75107" w:rsidRDefault="00A75107" w:rsidP="00A75107">
+          <w:p w14:paraId="494BE862" w14:textId="77777777" w:rsidR="00A75107" w:rsidRPr="00A75107" w:rsidRDefault="00A75107" w:rsidP="00A75107">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:line="100" w:lineRule="atLeast"/>
               <w:ind w:left="720"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00A75107">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>d.lgs.</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> 29/94</w:t>
+              <w:t>d.lgs. 29/94</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00A75107" w:rsidRPr="00A75107" w:rsidRDefault="00A75107" w:rsidP="00A75107">
+          <w:p w14:paraId="001ED63D" w14:textId="77777777" w:rsidR="00A75107" w:rsidRPr="00A75107" w:rsidRDefault="00A75107" w:rsidP="00A75107">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:line="100" w:lineRule="atLeast"/>
               <w:ind w:left="720"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00A75107">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>legge</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> 150/2000</w:t>
+              <w:t>legge 150/2000</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00A75107" w:rsidRPr="00A75107" w:rsidRDefault="00A75107" w:rsidP="00A75107">
+          <w:p w14:paraId="3A0DA572" w14:textId="77777777" w:rsidR="00A75107" w:rsidRPr="00A75107" w:rsidRDefault="00A75107" w:rsidP="00A75107">
             <w:pPr>
               <w:pStyle w:val="Normale1"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="925" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00A75107" w:rsidRPr="00A75107" w:rsidRDefault="00A75107" w:rsidP="00A75107">
+          <w:p w14:paraId="3890E49A" w14:textId="77777777" w:rsidR="00A75107" w:rsidRPr="00A75107" w:rsidRDefault="00A75107" w:rsidP="00A75107">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A75107">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A75107" w:rsidRPr="00A75107" w:rsidTr="00A75107">
+      <w:tr w:rsidR="00A75107" w:rsidRPr="00A75107" w14:paraId="0AA6F0B2" w14:textId="77777777" w:rsidTr="00A75107">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3294" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00A75107" w:rsidRPr="00A75107" w:rsidRDefault="00A75107" w:rsidP="00A75107">
+          <w:p w14:paraId="48BF81BD" w14:textId="77777777" w:rsidR="00A75107" w:rsidRPr="00A75107" w:rsidRDefault="00A75107" w:rsidP="00A75107">
             <w:pPr>
               <w:spacing w:line="100" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00A75107">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’ </w:t>
-[...8 lines deleted...]
-              <w:t>umanizzazione nelle strutture ospedaliere</w:t>
+              <w:t>L’ umanizzazione nelle strutture ospedaliere</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00A75107" w:rsidRPr="00A75107" w:rsidRDefault="00A75107" w:rsidP="00A75107">
+          <w:p w14:paraId="75E0FBA2" w14:textId="77777777" w:rsidR="00A75107" w:rsidRPr="00A75107" w:rsidRDefault="00A75107" w:rsidP="00A75107">
             <w:pPr>
               <w:spacing w:line="100" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00A75107" w:rsidRPr="00A75107" w:rsidRDefault="00A75107" w:rsidP="00A75107">
+          <w:p w14:paraId="53227D19" w14:textId="77777777" w:rsidR="00A75107" w:rsidRPr="00A75107" w:rsidRDefault="00A75107" w:rsidP="00A75107">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:spacing w:after="0" w:line="100" w:lineRule="atLeast"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A75107">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Romina Muccioli</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00A75107" w:rsidRPr="00A75107" w:rsidRDefault="00A75107" w:rsidP="00A75107">
+          <w:p w14:paraId="6D25FCAC" w14:textId="77777777" w:rsidR="00A75107" w:rsidRPr="00A75107" w:rsidRDefault="00A75107" w:rsidP="00A75107">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="10"/>
               </w:numPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A75107">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Aspetti culturali</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00A75107" w:rsidRPr="00A75107" w:rsidRDefault="00A75107" w:rsidP="00A75107">
+          <w:p w14:paraId="655B5575" w14:textId="77777777" w:rsidR="00A75107" w:rsidRPr="00A75107" w:rsidRDefault="00A75107" w:rsidP="00A75107">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="10"/>
               </w:numPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A75107">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’importanza delle relazioni </w:t>
-[...15 lines deleted...]
-              <w:t>accoglienza</w:t>
+              <w:t>L’importanza delle relazioni nell’ accoglienza</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00A75107" w:rsidRPr="00A75107" w:rsidRDefault="00A75107" w:rsidP="00A75107">
+          <w:p w14:paraId="7BEA56D2" w14:textId="77777777" w:rsidR="00A75107" w:rsidRPr="00A75107" w:rsidRDefault="00A75107" w:rsidP="00A75107">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:spacing w:after="0" w:line="100" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="925" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00A75107" w:rsidRPr="00A75107" w:rsidRDefault="00A75107" w:rsidP="00A75107">
+          <w:p w14:paraId="6811B704" w14:textId="77777777" w:rsidR="00A75107" w:rsidRPr="00A75107" w:rsidRDefault="00A75107" w:rsidP="00A75107">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A75107">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A75107" w:rsidRPr="00A75107" w:rsidTr="00A75107">
+      <w:tr w:rsidR="00A75107" w:rsidRPr="00A75107" w14:paraId="72C5A31F" w14:textId="77777777" w:rsidTr="00A75107">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3294" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00A75107" w:rsidRPr="00A75107" w:rsidRDefault="00A75107" w:rsidP="00A75107">
+          <w:p w14:paraId="416C80C8" w14:textId="77777777" w:rsidR="00A75107" w:rsidRPr="00A75107" w:rsidRDefault="00A75107" w:rsidP="00A75107">
             <w:pPr>
               <w:pStyle w:val="Normale1"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A75107">
               <w:rPr>
                 <w:b/>
               </w:rPr>
-              <w:t xml:space="preserve">Formazione e informazione sui rischi connessi all'impiego degli operatori volontari in progetti di Servizio Civile </w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">Formazione e informazione sui rischi connessi all'impiego degli operatori volontari in progetti di Servizio Civile Universale </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00A75107" w:rsidRPr="00A75107" w:rsidRDefault="00A75107" w:rsidP="00A75107">
+          <w:p w14:paraId="7A954142" w14:textId="77777777" w:rsidR="00A75107" w:rsidRPr="00A75107" w:rsidRDefault="00A75107" w:rsidP="00A75107">
             <w:pPr>
               <w:pStyle w:val="Normale1"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00A75107" w:rsidRPr="00A75107" w:rsidRDefault="00A75107" w:rsidP="00A75107">
+          <w:p w14:paraId="4AF5818E" w14:textId="77777777" w:rsidR="00A75107" w:rsidRPr="00A75107" w:rsidRDefault="00A75107" w:rsidP="00A75107">
             <w:pPr>
               <w:pStyle w:val="Normale1"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A75107">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Piattaforma FAD AUSL della Romagna</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00A75107" w:rsidRPr="00A75107" w:rsidRDefault="00A75107" w:rsidP="00A75107">
+          <w:p w14:paraId="4777F2BC" w14:textId="77777777" w:rsidR="00A75107" w:rsidRPr="00A75107" w:rsidRDefault="00A75107" w:rsidP="00A75107">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="9"/>
               </w:numPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:line="100" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A75107">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progettato e realizzato con risorse interne all'Azienda USL e al Policlinico Sant'Orsola </w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> di Bologna ed è in condivisione per le Aziende del Servizio Sanitario Regionale dell'Emilia Romagna.</w:t>
+              <w:t>Progettato e realizzato con risorse interne all'Azienda USL e al Policlinico Sant'Orsola Malpighi di Bologna ed è in condivisione per le Aziende del Servizio Sanitario Regionale dell'Emilia Romagna.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00A75107" w:rsidRPr="00A75107" w:rsidRDefault="00A75107" w:rsidP="00A75107">
+          <w:p w14:paraId="5FA80171" w14:textId="77777777" w:rsidR="00A75107" w:rsidRPr="00A75107" w:rsidRDefault="00A75107" w:rsidP="00A75107">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="9"/>
               </w:numPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:line="100" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A75107">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Il </w:t>
-[...31 lines deleted...]
-              <w:t xml:space="preserve"> 81/2008 mira a fornire a tutti i lavoratori la formazione generale e specifica inerente la salute e sicurezza sul luogo di lavoro. </w:t>
+              <w:t xml:space="preserve">Il corso Formazione obbligatoria D.Lgs 81/2008 mira a fornire a tutti i lavoratori la formazione generale e specifica inerente la salute e sicurezza sul luogo di lavoro. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00A75107" w:rsidRPr="00A75107" w:rsidRDefault="00A75107" w:rsidP="00A75107">
+          <w:p w14:paraId="4B4C4283" w14:textId="77777777" w:rsidR="00A75107" w:rsidRPr="00A75107" w:rsidRDefault="00A75107" w:rsidP="00A75107">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="9"/>
               </w:numPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:line="100" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A75107">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Partendo dalla legislazione e dal ruolo degli organi di vigilanza si lavorerà per sviluppare capacità analitiche (individuazione dei rischi), comportamentali (percezione del </w:t>
-[...15 lines deleted...]
-              <w:t>) e conoscenze generali sui concetti di danno, rischio, prevenzione.</w:t>
+              <w:t>Partendo dalla legislazione e dal ruolo degli organi di vigilanza si lavorerà per sviluppare capacità analitiche (individuazione dei rischi), comportamentali (percezione del rischio) e conoscenze generali sui concetti di danno, rischio, prevenzione.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="925" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00A75107" w:rsidRPr="00A75107" w:rsidRDefault="00A75107" w:rsidP="00A75107">
+          <w:p w14:paraId="47A07C19" w14:textId="77777777" w:rsidR="00A75107" w:rsidRPr="00A75107" w:rsidRDefault="00A75107" w:rsidP="00A75107">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A75107">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>16</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00220B57" w:rsidRPr="00220B57" w:rsidRDefault="00220B57" w:rsidP="00220B57">
+    <w:p w14:paraId="230FC683" w14:textId="77777777" w:rsidR="00220B57" w:rsidRPr="00220B57" w:rsidRDefault="00220B57" w:rsidP="00220B57">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00220B57">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Se nella lezione frontale la relazione tra formatore/docente e discente è ancora di tipo “verticale”, con l’utilizzo delle dinamiche non formali si </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>Se nella lezione frontale la relazione tra formatore/docente e discente è ancora di tipo “verticale”, con l’utilizzo delle dinamiche non formali si struttura una relazione “orizzontale”, di tipo interattivo, in cui i discenti ed il formatore sviluppano insieme conoscenze e competenze.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F3F58F2" w14:textId="77777777" w:rsidR="00220B57" w:rsidRPr="00220B57" w:rsidRDefault="00220B57" w:rsidP="00220B57">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00220B57">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>struttura</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>Tramite queste tecniche l’apprendimento è organizzato come un duplice processo in cui le persone, attraverso la partecipazione diretta, lo scambio di esperienze e l’interazione, imparano le une dalle altre (apprendimento reciproco).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C440F16" w14:textId="77777777" w:rsidR="00220B57" w:rsidRPr="00220B57" w:rsidRDefault="00220B57" w:rsidP="00220B57">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00220B57">
         <w:rPr>
-          <w:sz w:val="20"/>
-[...5 lines deleted...]
-    <w:p w:rsidR="00220B57" w:rsidRPr="00220B57" w:rsidRDefault="00220B57" w:rsidP="00220B57">
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>c)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00220B57">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve"> Formazione on line</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A038A4B" w14:textId="77777777" w:rsidR="00220B57" w:rsidRPr="00220B57" w:rsidRDefault="00220B57" w:rsidP="00220B57">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00220B57">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Tramite queste tecniche l’apprendimento è organizzato come un duplice processo in cui le persone, attraverso la partecipazione diretta, lo scambio di esperienze e l’interazione, imparano le une dalle altre (apprendimento reciproco).</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00220B57" w:rsidRPr="00220B57" w:rsidRDefault="00220B57" w:rsidP="00220B57">
+        <w:t>Prevede l’utilizzo di software per la gestione a distanza dei moduli di formazione e l’utilizzo della Piattaforma FAD dell’AUSL della Romagna, tale formazione può essere svolta in modalità sincrona nel rispetto del limite complessivo del 30% delle ore previste dal progetto per tale tipologia di formazione.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04DD4E25" w14:textId="77777777" w:rsidR="00220B57" w:rsidRPr="00220B57" w:rsidRDefault="00220B57" w:rsidP="00220B57">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00220B57">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La modalità online è erogata a condizione che l’operatore volontario disponga di adeguati strumenti per l’attività da remoto e se l’operatore volontario non ne è in possesso l’ente fornisce i supporti tecnici adeguati. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="390B8E53" w14:textId="77777777" w:rsidR="00220B57" w:rsidRPr="00220B57" w:rsidRDefault="00220B57" w:rsidP="00220B57">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00220B57">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>L’aula fisica o virtuale non supererà i 30 partecipanti.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B5FD86D" w14:textId="77777777" w:rsidR="00220B57" w:rsidRDefault="00220B57" w:rsidP="00220B57">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="76FE9201" w14:textId="77777777" w:rsidR="00A75107" w:rsidRDefault="00A75107" w:rsidP="00220B57">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1F342A59" w14:textId="77777777" w:rsidR="00A75107" w:rsidRPr="00220B57" w:rsidRDefault="00A75107" w:rsidP="00220B57">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2F496715" w14:textId="77777777" w:rsidR="00220B57" w:rsidRPr="00A873D3" w:rsidRDefault="00A873D3" w:rsidP="00A873D3">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00220B57">
+      <w:r w:rsidRPr="00A873D3">
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>c)</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00220B57">
+        <w:t>Durata(ore) 72</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E0466CC" w14:textId="77777777" w:rsidR="00A873D3" w:rsidRPr="00A873D3" w:rsidRDefault="00A873D3" w:rsidP="00A873D3">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:autoSpaceDE w:val="0"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:tab/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A873D3">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Sede di realizzazione Formazione Specifica</w:t>
+      </w:r>
+      <w:r w:rsidR="00FB75BE">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00220B57">
+      <w:r w:rsidR="00FB75BE" w:rsidRPr="00FB75BE">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(verranno utilizzate solamente alcune delle sedi elencate)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79E87599" w14:textId="77777777" w:rsidR="00A873D3" w:rsidRPr="00A873D3" w:rsidRDefault="00A873D3" w:rsidP="00A873D3">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A873D3">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Ospedale Morgagni Pietrantoni, via Carlo Forlanini n. 34 - Forlì</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65F47873" w14:textId="77777777" w:rsidR="00A873D3" w:rsidRPr="00A873D3" w:rsidRDefault="00A873D3" w:rsidP="00A873D3">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A873D3">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Centro Formazione AUSL Romagna, via Pratella n.10 - Forlì</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6EBDB601" w14:textId="77777777" w:rsidR="00A873D3" w:rsidRPr="00A873D3" w:rsidRDefault="00A873D3" w:rsidP="00A873D3">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A873D3">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Servizio Dipendenze Patologiche Forlì, via Orto del Fuoco n.10 - Forlì</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7EFC4995" w14:textId="77777777" w:rsidR="00A873D3" w:rsidRPr="00A873D3" w:rsidRDefault="00A873D3" w:rsidP="00A873D3">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A873D3">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Centro Diurno Psichiatrico Forlì, via Pietro Romagnoli n. 10 - Forlì</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F9FD7D5" w14:textId="77777777" w:rsidR="00A873D3" w:rsidRPr="00A873D3" w:rsidRDefault="00A873D3" w:rsidP="00A873D3">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A873D3">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Ospedale Bufalini, viale Ghirotti n. 286 – Cesena</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2227E637" w14:textId="77777777" w:rsidR="00A873D3" w:rsidRPr="00A873D3" w:rsidRDefault="00A873D3" w:rsidP="00A873D3">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A873D3">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Centro Salute Mentale Cesena, via Brunelli - n. 540 - Cesena</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FB78BAB" w14:textId="77777777" w:rsidR="00A873D3" w:rsidRPr="00A873D3" w:rsidRDefault="00A873D3" w:rsidP="00A873D3">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A873D3">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Centro Diurno Dipendenze Patologiche Cesena, via Cerchia di Sant'Egidio n.2621 - Cesena</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F760818" w14:textId="77777777" w:rsidR="00A873D3" w:rsidRPr="00A873D3" w:rsidRDefault="00A873D3" w:rsidP="00A873D3">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A873D3">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Centro Direzionale AUSL Romagna, Piazza Sciascia n. 111 interno 2 - Cesena</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E216CFE" w14:textId="77777777" w:rsidR="00A873D3" w:rsidRPr="00A873D3" w:rsidRDefault="00A873D3" w:rsidP="00A873D3">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A873D3">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Centro Servizi AUSL Romagna, Pievesestina, viale Primo Maggio n. 280 - Cesena</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="035F11E3" w14:textId="77777777" w:rsidR="00A873D3" w:rsidRPr="00A873D3" w:rsidRDefault="00A873D3" w:rsidP="00A873D3">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A873D3">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Direzione Generale AUSL della Romagna via De Gasperi, 8 – 48121 Ravenna (RA)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="713DDB1F" w14:textId="77777777" w:rsidR="00A873D3" w:rsidRPr="00A873D3" w:rsidRDefault="00A873D3" w:rsidP="00A873D3">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A873D3">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Ospedale Santa Maria delle Croci di Ravenna, viale Vincenzo Randi n.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D0C3429" w14:textId="77777777" w:rsidR="00A873D3" w:rsidRDefault="00A873D3" w:rsidP="00A873D3">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A873D3">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Ospedale Infermi, viale Luigi Settembrini n.2 - Rimini</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="083A0B80" w14:textId="77777777" w:rsidR="007811B6" w:rsidRPr="00DC754A" w:rsidRDefault="007811B6" w:rsidP="007811B6">
+      <w:pPr>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-        </w:rPr>
-[...725 lines deleted...]
-          <w:szCs w:val="20"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="007811B6" w:rsidRPr="00DC754A" w:rsidRDefault="007811B6" w:rsidP="007811B6">
+    <w:p w14:paraId="35D7D1B1" w14:textId="77777777" w:rsidR="007811B6" w:rsidRPr="00DC754A" w:rsidRDefault="007811B6" w:rsidP="007811B6">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:autoSpaceDE w:val="0"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DC754A">
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>TITOLO DEL PROGRAMMA DI INTERVENTO CUI FA CAPO IL PROGETTO:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009D6952" w:rsidRPr="00DC754A" w:rsidRDefault="00A873D3" w:rsidP="007811B6">
+    <w:p w14:paraId="339442E0" w14:textId="77777777" w:rsidR="009D6952" w:rsidRPr="00DC754A" w:rsidRDefault="00A873D3" w:rsidP="007811B6">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:autoSpaceDE w:val="0"/>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidR="007700F9">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">GUARDI </w:t>
-[...20 lines deleted...]
-    <w:p w:rsidR="007811B6" w:rsidRPr="00DC754A" w:rsidRDefault="007811B6" w:rsidP="007811B6">
+        <w:t xml:space="preserve">GUARDI DI BELLEZZA </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59D66177" w14:textId="77777777" w:rsidR="007811B6" w:rsidRPr="00DC754A" w:rsidRDefault="007811B6" w:rsidP="007811B6">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9591" w:type="dxa"/>
         <w:tblInd w:w="-46" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
-        <w:tblLook w:val="0000"/>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9591"/>
       </w:tblGrid>
-      <w:tr w:rsidR="007811B6" w:rsidRPr="00DC754A" w:rsidTr="00D13E9D">
+      <w:tr w:rsidR="007811B6" w:rsidRPr="00DC754A" w14:paraId="1994FBAE" w14:textId="77777777" w:rsidTr="00D13E9D">
         <w:trPr>
           <w:trHeight w:val="496"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9591" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007811B6" w:rsidRDefault="007811B6" w:rsidP="00D13E9D">
+          <w:p w14:paraId="1066071F" w14:textId="77777777" w:rsidR="007811B6" w:rsidRDefault="007811B6" w:rsidP="00D13E9D">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:ind w:left="-24"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DC754A">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>OBIETTIVO/I AGENDA 2030 DELLE NAZIONI UNITE</w:t>
             </w:r>
             <w:r w:rsidR="00CD2993" w:rsidRPr="00DC754A">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001C027B" w:rsidRPr="001C027B" w:rsidRDefault="007700F9" w:rsidP="001C027B">
+          <w:p w14:paraId="352BF186" w14:textId="77777777" w:rsidR="001C027B" w:rsidRPr="001C027B" w:rsidRDefault="007700F9" w:rsidP="001C027B">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:ind w:left="-24"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">C - Obiettivo </w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> Agenda 2030 - </w:t>
+              <w:t xml:space="preserve">C - Obiettivo 3 Agenda 2030 - </w:t>
             </w:r>
             <w:r w:rsidR="001C027B" w:rsidRPr="001C027B">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Assicurare la salute ed il benessere per tutti e per tutte le età</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001C027B" w:rsidRPr="001C027B" w:rsidRDefault="007700F9" w:rsidP="001C027B">
+          <w:p w14:paraId="71DD8389" w14:textId="77777777" w:rsidR="001C027B" w:rsidRPr="001C027B" w:rsidRDefault="007700F9" w:rsidP="001C027B">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:ind w:left="-24"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">D - Obiettivo </w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> Agenda 2030 - </w:t>
+              <w:t xml:space="preserve">D - Obiettivo 4 Agenda 2030 - </w:t>
             </w:r>
             <w:r w:rsidR="001C027B" w:rsidRPr="001C027B">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Fornire un’educazione di qualità, equa ed inclusiva, e un’opportunità di apprendimento per tutti</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007811B6" w:rsidRPr="00DC754A" w:rsidRDefault="007811B6" w:rsidP="00D13E9D">
+          <w:p w14:paraId="5A0C0126" w14:textId="77777777" w:rsidR="007811B6" w:rsidRPr="00DC754A" w:rsidRDefault="007811B6" w:rsidP="00D13E9D">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="007811B6" w:rsidRPr="00DC754A" w:rsidRDefault="007811B6" w:rsidP="007811B6">
-[...8 lines deleted...]
-    <w:p w:rsidR="007811B6" w:rsidRPr="00DC754A" w:rsidRDefault="007811B6" w:rsidP="007811B6">
+    <w:p w14:paraId="0387F2C5" w14:textId="77777777" w:rsidR="007811B6" w:rsidRPr="00DC754A" w:rsidRDefault="007811B6" w:rsidP="007811B6">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="117917A8" w14:textId="77777777" w:rsidR="007811B6" w:rsidRPr="00DC754A" w:rsidRDefault="007811B6" w:rsidP="007811B6">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:autoSpaceDE w:val="0"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DC754A">
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>AMBITO DI AZIONE DEL PROGRAMMA:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007811B6" w:rsidRPr="00DC754A" w:rsidRDefault="007700F9" w:rsidP="003C4FC3">
+    <w:p w14:paraId="6D8D4253" w14:textId="77777777" w:rsidR="007811B6" w:rsidRPr="00DC754A" w:rsidRDefault="007700F9" w:rsidP="003C4FC3">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:autoSpaceDE w:val="0"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">C - </w:t>
       </w:r>
       <w:r w:rsidR="001C027B" w:rsidRPr="001C027B">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Sostegno, inclusione e partecipazione delle persone fragili nella vita sociale e culturale del Paese</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
-[...1 lines deleted...]
-    <w:p w:rsidR="007811B6" w:rsidRPr="00DC754A" w:rsidRDefault="007811B6" w:rsidP="007811B6">
+    </w:p>
+    <w:p w14:paraId="5F365021" w14:textId="77777777" w:rsidR="007811B6" w:rsidRPr="00DC754A" w:rsidRDefault="007811B6" w:rsidP="007811B6">
       <w:pPr>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00FB75BE" w:rsidRDefault="007811B6" w:rsidP="007811B6">
+    <w:p w14:paraId="41ACE412" w14:textId="77777777" w:rsidR="00FB75BE" w:rsidRDefault="007811B6" w:rsidP="007811B6">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:autoSpaceDE w:val="0"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DC754A">
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">PARTECIPAZIONE DI </w:t>
       </w:r>
       <w:r w:rsidR="00FB75BE">
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>GIOVANI CON MINORI OPPORTUNITA’</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D32D9F" w:rsidRPr="00D32D9F" w:rsidRDefault="00D32D9F" w:rsidP="007811B6">
+    <w:p w14:paraId="20B65777" w14:textId="77777777" w:rsidR="00D32D9F" w:rsidRPr="00D32D9F" w:rsidRDefault="00D32D9F" w:rsidP="007811B6">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:autoSpaceDE w:val="0"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D32D9F">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>SI</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001C027B" w:rsidRPr="001C027B" w:rsidRDefault="001C027B" w:rsidP="00D32D9F">
+    <w:p w14:paraId="0E462A4E" w14:textId="77777777" w:rsidR="001C027B" w:rsidRPr="001C027B" w:rsidRDefault="001C027B" w:rsidP="00D32D9F">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:autoSpaceDE w:val="0"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C027B">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Categoria di Minore Opportunità</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001C027B" w:rsidRPr="001C027B" w:rsidRDefault="001C027B" w:rsidP="007700F9">
+    <w:p w14:paraId="34D19D0C" w14:textId="77777777" w:rsidR="001C027B" w:rsidRPr="001C027B" w:rsidRDefault="001C027B" w:rsidP="007700F9">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:autoSpaceDE w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C027B">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Difficoltà Economiche</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001C027B" w:rsidRDefault="001C027B" w:rsidP="007700F9">
+    <w:p w14:paraId="68829D5D" w14:textId="77777777" w:rsidR="001C027B" w:rsidRDefault="001C027B" w:rsidP="007700F9">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:autoSpaceDE w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C027B">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>N.</w:t>
       </w:r>
       <w:r w:rsidR="00FB2829">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Posti, </w:t>
       </w:r>
       <w:r w:rsidR="00FB2829">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>25</w:t>
       </w:r>
       <w:r w:rsidRPr="001C027B">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">% </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001C027B" w:rsidRPr="001C027B" w:rsidRDefault="001C027B" w:rsidP="007700F9">
+    <w:p w14:paraId="75DBE7FA" w14:textId="77777777" w:rsidR="001C027B" w:rsidRPr="001C027B" w:rsidRDefault="001C027B" w:rsidP="007700F9">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:autoSpaceDE w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C027B">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Documento che attesta l’appartenenza del giovane alla tipologia di minore opportunità</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001C027B">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>individuata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="001C027B">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>certificazione</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
-[...1 lines deleted...]
-    <w:p w:rsidR="007811B6" w:rsidRPr="00DC754A" w:rsidRDefault="001C027B" w:rsidP="007700F9">
+    </w:p>
+    <w:p w14:paraId="105F50F1" w14:textId="77777777" w:rsidR="007811B6" w:rsidRPr="00DC754A" w:rsidRDefault="001C027B" w:rsidP="007700F9">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:autoSpaceDE w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C027B">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Attestazione ISEE</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007811B6" w:rsidRPr="00DC754A" w:rsidRDefault="007811B6" w:rsidP="007811B6">
+    <w:p w14:paraId="33B0EF6A" w14:textId="77777777" w:rsidR="007811B6" w:rsidRPr="00DC754A" w:rsidRDefault="007811B6" w:rsidP="007811B6">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00D13E9D" w:rsidRPr="00DC754A" w:rsidRDefault="00D13E9D" w:rsidP="00D13E9D">
+    <w:p w14:paraId="25DD8263" w14:textId="77777777" w:rsidR="00D13E9D" w:rsidRPr="00DC754A" w:rsidRDefault="00D13E9D" w:rsidP="00D13E9D">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:autoSpaceDE w:val="0"/>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DC754A">
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">SVOLGIMENTO DI UN PERIODO DI </w:t>
       </w:r>
       <w:r w:rsidR="00C64EAB" w:rsidRPr="00DC754A">
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC754A">
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>ERVIZIO IN UNO DEI PAESI MEMBRI DELL’U.E. O IN UN TERRITORIO TRANSFRONTALIERO</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t xml:space="preserve">ERVIZIO IN UNO DEI PAESI MEMBRI DELL’U.E. O IN UN TERRITORIO TRANSFRONTALIERO  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3DDFD161" w14:textId="77777777" w:rsidR="007700F9" w:rsidRDefault="007700F9" w:rsidP="00D13E9D">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4E703FAB" w14:textId="77777777" w:rsidR="00D13E9D" w:rsidRPr="00DC754A" w:rsidRDefault="001C027B" w:rsidP="00D13E9D">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>NO</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43475D43" w14:textId="77777777" w:rsidR="00D13E9D" w:rsidRPr="00DC754A" w:rsidRDefault="00D13E9D" w:rsidP="007811B6">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="23D19A86" w14:textId="77777777" w:rsidR="00D32D9F" w:rsidRDefault="007811B6" w:rsidP="007811B6">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00DC754A">
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">  </w:t>
-[...3 lines deleted...]
-    <w:p w:rsidR="007700F9" w:rsidRDefault="007700F9" w:rsidP="00D13E9D">
+        <w:t>SVOLGIMENTO DI UN PERIODO DI TUTORAGGIO</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B21CF96" w14:textId="77777777" w:rsidR="007811B6" w:rsidRPr="00D32D9F" w:rsidRDefault="00D32D9F" w:rsidP="007811B6">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:autoSpaceDE w:val="0"/>
         <w:rPr>
-          <w:bCs/>
-[...5 lines deleted...]
-    <w:p w:rsidR="00D13E9D" w:rsidRPr="00DC754A" w:rsidRDefault="001C027B" w:rsidP="00D13E9D">
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D32D9F">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>SI</w:t>
+      </w:r>
+      <w:r w:rsidR="007811B6" w:rsidRPr="00D32D9F">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B257D38" w14:textId="77777777" w:rsidR="00602848" w:rsidRDefault="00602848" w:rsidP="001C027B">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:autoSpaceDE w:val="0"/>
         <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001C027B">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>N°</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C027B">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001C027B" w:rsidRPr="001C027B">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Mesi Previsti Tutoraggio</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="001C027B" w:rsidRPr="001C027B">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C027B">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>N°</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 17</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C027B">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001C027B" w:rsidRPr="001C027B">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ore collettive</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="001C027B" w:rsidRPr="001C027B">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C027B">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>N°</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C027B">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001C027B" w:rsidRPr="001C027B">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ore individuali </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08418B03" w14:textId="77777777" w:rsidR="001C027B" w:rsidRPr="001C027B" w:rsidRDefault="001C027B" w:rsidP="001C027B">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001C027B">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Tot ore</w:t>
+      </w:r>
+      <w:r w:rsidR="00602848">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 21</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="557EB85F" w14:textId="77777777" w:rsidR="001C027B" w:rsidRPr="00602848" w:rsidRDefault="001C027B" w:rsidP="001C027B">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:rPr>
           <w:b/>
-          <w:sz w:val="20"/>
-[...14 lines deleted...]
-        <w:autoSpaceDE w:val="0"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7973FCE2" w14:textId="77777777" w:rsidR="001C027B" w:rsidRPr="00602848" w:rsidRDefault="001C027B" w:rsidP="007700F9">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
-          <w:sz w:val="20"/>
-[...5 lines deleted...]
-    <w:p w:rsidR="00D32D9F" w:rsidRDefault="007811B6" w:rsidP="007811B6">
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00602848">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Tempi, modalità e articolazione oraria di realizzazione</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71B96B46" w14:textId="77777777" w:rsidR="001C027B" w:rsidRPr="001C027B" w:rsidRDefault="001C027B" w:rsidP="007700F9">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:autoSpaceDE w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001C027B">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Il percorso di tutoraggio ha l’obiettivo di coinvolgere gli operatori volontari in un processo di</w:t>
+      </w:r>
+      <w:r w:rsidR="00602848">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C027B">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>analisi e valutazione relativamente all’esperienza di Servizio Civile svolta, al fine di acquisire</w:t>
+      </w:r>
+      <w:r w:rsidR="00602848">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C027B">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>maggiore consapevolezza delle proprie competenze e potenzialità e per orientarsi nella</w:t>
+      </w:r>
+      <w:r w:rsidR="00602848">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C027B">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>complessità del mercato del lavoro. Nello specifico il percorso di tutoraggio vuole diventare da</w:t>
+      </w:r>
+      <w:r w:rsidR="00602848">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C027B">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>una parte un momento di approfondimento per saper riconoscere e valorizzare le proprie</w:t>
+      </w:r>
+      <w:r w:rsidR="00602848">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C027B">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>competenze e dall’altra approfondire le dinamiche e gli strumenti del mercato del lavoro per</w:t>
+      </w:r>
+      <w:r w:rsidR="00602848">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C027B">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>progettare il proprio futuro formativo/professionale al termine del servizio civile. Risultato</w:t>
+      </w:r>
+      <w:r w:rsidR="00602848">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C027B">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>atteso: ogni partecipante con la facilitazione e la supervisione del tutor farà emergere</w:t>
+      </w:r>
+      <w:r w:rsidR="00602848">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C027B">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>conoscenze e competenze acquisite durante il SCU da inserire nel proprio CV e si sperimenterà</w:t>
+      </w:r>
+      <w:r w:rsidR="00602848">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C027B">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>con esercitazioni e simulazioni per raggiungere l’effettiva padronanza di queste</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71556253" w14:textId="77777777" w:rsidR="001C027B" w:rsidRPr="001C027B" w:rsidRDefault="001C027B" w:rsidP="007700F9">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001C027B">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>conoscenze/competenze. Il percorso di tutoraggio prenderà avvio nel secondo semestre di</w:t>
+      </w:r>
+      <w:r w:rsidR="00602848">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C027B">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>svolgimento del progetto in modo tale da poter avere elementi concreti di valutazione rispetto al</w:t>
+      </w:r>
+      <w:r w:rsidR="00602848">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C027B">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>percorso e alle attività svolte. A tal fine è prevista l’erogazione di 21 ore di tutoraggio, suddivise</w:t>
+      </w:r>
+      <w:r w:rsidR="00602848">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C027B">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>in: diciassette ore collettive erogate ad una classe di volontari di massimo 30 unità, quattro ore</w:t>
+      </w:r>
+      <w:r w:rsidR="00602848">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C027B">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>individuali erogate singolarmente ad ogni partecipante. Il percorso avrà una durata non inferiore</w:t>
+      </w:r>
+      <w:r w:rsidR="00602848">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C027B">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>a un mese o superiore a tre mesi e si svolgerà non prima della metà dell’intero periodo di</w:t>
+      </w:r>
+      <w:r w:rsidR="00602848">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C027B">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>svolgimento del Progetto di Servizio Civile per consentire ai ragazzi di metabolizzare l’esperienza</w:t>
+      </w:r>
+      <w:r w:rsidR="00602848">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C027B">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>che volge al termine e analizzare le prospettive future con il supporto di tutor esperti. Si</w:t>
+      </w:r>
+      <w:r w:rsidR="00602848">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C027B">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>prevedono quattro incontri/laboratori di gruppo per una durata complessiva di 17 ore e 2 incontri</w:t>
+      </w:r>
+      <w:r w:rsidR="00602848">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C027B">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>individuali di 2 ore per ogni operatore volontario del servizio civile. Metodologie utilizzate. Ore</w:t>
+      </w:r>
+      <w:r w:rsidR="00602848">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C027B">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>collettive: Incontri di gruppo con la metodologia del Focus Group, Incontri di gruppo con</w:t>
+      </w:r>
+      <w:r w:rsidR="00602848">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C027B">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>simulazione (role playing) ed esercitazioni. Ore individuali: esercitazioni, simulazione e attività di</w:t>
+      </w:r>
+      <w:r w:rsidR="00602848">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C027B">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>valutazione con schede e questionari di autoanalisi. L’attività sarà svolta per circa il 40% del</w:t>
+      </w:r>
+      <w:r w:rsidR="00602848">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C027B">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">totale delle ore previste (8 ore) in </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C027B">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>modalità on-line sincrona. Una parte consistente del monte</w:t>
+      </w:r>
+      <w:r w:rsidR="00602848">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C027B">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ore è riservata ad incontri di gruppo poiché si ritiene che dalla condivisine delle esperienze, dallo</w:t>
+      </w:r>
+      <w:r w:rsidR="00602848">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C027B">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>scambio e dall’interazione fra i partecipanti si possa stimolare in modo più efficace</w:t>
+      </w:r>
+      <w:r w:rsidR="00602848">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C027B">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>l’apprendimento e la presa di consapevolezza di sé, a partire dalla rielaborazione in gruppo delle</w:t>
+      </w:r>
+      <w:r w:rsidR="00602848">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C027B">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>diverse esperienze e dei differenti punti di vista. Le 17 ore collettive includono: - 11 ore di</w:t>
+      </w:r>
+      <w:r w:rsidR="00602848">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C027B">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>attività obbligatorie - 6 ore di attività opzionali. Le 4 ore individuali includono: - 4 ore di attività</w:t>
+      </w:r>
+      <w:r w:rsidR="00602848">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C027B">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>obbligatorie.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73A9FAC4" w14:textId="77777777" w:rsidR="00602848" w:rsidRDefault="00602848" w:rsidP="007700F9">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5B0631B4" w14:textId="77777777" w:rsidR="001C027B" w:rsidRPr="00602848" w:rsidRDefault="001C027B" w:rsidP="007700F9">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
-          <w:sz w:val="20"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00DC754A">
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00602848">
         <w:rPr>
           <w:b/>
-          <w:sz w:val="20"/>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00DC754A">
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Attività obbligatorie</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17ADB403" w14:textId="77777777" w:rsidR="001C027B" w:rsidRPr="001C027B" w:rsidRDefault="001C027B" w:rsidP="007700F9">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001C027B">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Organizzazione di momenti di autovalutazione di ciascun volontario e di valutazione globale</w:t>
+      </w:r>
+      <w:r w:rsidR="00602848">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C027B">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>dell’esperienza di servizio civile, di analisi delle competenze apprese e implementate durante il</w:t>
+      </w:r>
+      <w:r w:rsidR="00602848">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C027B">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>servizio civile. Incontro Individuale: L’incontro sarà focalizzato sull’analisi e l’autovalutazione</w:t>
+      </w:r>
+      <w:r w:rsidR="00602848">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C027B">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>dell’esperienza di servizio civile, mettendo a fuoco (con la facilitazione del tutor) le competenze</w:t>
+      </w:r>
+      <w:r w:rsidR="00602848">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C027B">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>nuove apprese, le competenze potenziate, le criticità e i punti di forza emersi durante lo</w:t>
+      </w:r>
+      <w:r w:rsidR="00602848">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C027B">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>svolgimento del servizio civile, con particolare attenzione sulle competenze trasversali (capacità</w:t>
+      </w:r>
+      <w:r w:rsidR="00602848">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C027B">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>di lavorare in gruppo, capacità di gestire situazioni di stress e problem solving, capacità</w:t>
+      </w:r>
+      <w:r w:rsidR="00602848">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C027B">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>comunicative, capacità di gestione dei conflitti, etc). Si utilizzeranno schede ed esercitazioni</w:t>
+      </w:r>
+      <w:r w:rsidR="00602848">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C027B">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>biografiche. L’incontro sarà svolto in presenza con la facilitazione del tutor e con l’utilizzo di</w:t>
+      </w:r>
+      <w:r w:rsidR="00602848">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C027B">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>strumenti quali schede, questionari, esercitazioni biografiche. Durata: 2 ore Modalità: in</w:t>
+      </w:r>
+      <w:r w:rsidR="00602848">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C027B">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>presenza. Focus group: valutazione dell’esperienza del Servizio civile L’idea di fondo del Focus</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7DDFA6F6" w14:textId="77777777" w:rsidR="001C027B" w:rsidRPr="001C027B" w:rsidRDefault="001C027B" w:rsidP="007700F9">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001C027B">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Group è che l’interazione sociale che si crea durante la realizzazione costituisce una risorsa</w:t>
+      </w:r>
+      <w:r w:rsidR="00602848">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C027B">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>importante nel trasmettere informazione, consapevolezza dei propri ruoli e crescita culturale dei</w:t>
+      </w:r>
+      <w:r w:rsidR="00602848">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C027B">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>partecipanti. Il focus sarà la valutazione dell’esperienza del Servizio Civile attraverso lo scambio</w:t>
+      </w:r>
+      <w:r w:rsidR="00602848">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C027B">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>interattivo fra i partecipanti. L’incontro prevede: una parte iniziale di preparazione al Focus</w:t>
+      </w:r>
+      <w:r w:rsidR="00602848">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C027B">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Group (1 ora) la realizzazione del Focus Group (2 ore), il debrifing finale e la stesura in modalità</w:t>
+      </w:r>
+      <w:r w:rsidR="00602848">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C027B">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>collettiva del report del Focus Group (1 ora) Durata: 4 ore Modalità: in presenza. Realizzazione</w:t>
+      </w:r>
+      <w:r w:rsidR="00602848">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C027B">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>di laboratori di orientamento alla compilazione del curriculum vitae, nonché di preparazione di</w:t>
+      </w:r>
+      <w:r w:rsidR="00602848">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C027B">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>colloqui di lavoro e di utilizzo del web e dei social network. Laboratorio di simulazione di colloqui</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08151D56" w14:textId="77777777" w:rsidR="001C027B" w:rsidRPr="001C027B" w:rsidRDefault="001C027B" w:rsidP="007700F9">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001C027B">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>di selezione/lavoro. L’incontro in forma di laboratorio utilizzerà la metodologia del role playing</w:t>
+      </w:r>
+      <w:r w:rsidR="00602848">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C027B">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>per “simulare situazioni reali di colloquio di lavoro”. A partire dagli operatori volontari si</w:t>
+      </w:r>
+      <w:r w:rsidR="00602848">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C027B">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>costruiscono situazioni/casi differenti (colloquio telefonico, colloquio in presenza, colloquio on</w:t>
+      </w:r>
+      <w:r w:rsidR="00602848">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C027B">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>line, etc) e poi a turno ogni volontario si sperimenterà nella simulazione. Dopo ogni sessione di</w:t>
+      </w:r>
+      <w:r w:rsidR="00602848">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C027B">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>simulazione ci sarà un debrifing con la facilitazione del tutor che permetterà l’emersione e</w:t>
+      </w:r>
+      <w:r w:rsidR="00602848">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C027B">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>l’elaborazione dei vissuti, delle criticità, dei punti di forza dei volontari. Al termine del laboratorio</w:t>
+      </w:r>
+      <w:r w:rsidR="00602848">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C027B">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>si costruirà una sorta di Vademecum con i punti salienti per affrontare i colloqui di lavoro.</w:t>
+      </w:r>
+      <w:r w:rsidR="00602848">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C027B">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Durata: 4 ore Modalità: in presenza. Incontro individuale. L’incontro ha come obiettivo quello di</w:t>
+      </w:r>
+      <w:r w:rsidR="00602848">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C027B">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>fare un bilancio di competenze volto a rispondere alle domande: cosa so fare, cosa mi</w:t>
+      </w:r>
+      <w:r w:rsidR="00602848">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C027B">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>piacerebbe fare, dove mi posso collocare, come mi posso collocare (soft skills e hard skills).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D132A5C" w14:textId="77777777" w:rsidR="001C027B" w:rsidRPr="001C027B" w:rsidRDefault="001C027B" w:rsidP="007700F9">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001C027B">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Verranno utilizzati alcuni strumenti quali la swot analysis, lo strumento dello Youthpass, o dello</w:t>
+      </w:r>
+      <w:r w:rsidR="00602848">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C027B">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Skills profile tool for Third Countries Nationals della Commissione europea. Alla fine dell’incontro</w:t>
+      </w:r>
+      <w:r w:rsidR="00602848">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C027B">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ai partecipanti si chiederà di fare una revisione del proprio CV alla luce di quello che è emerso.</w:t>
+      </w:r>
+      <w:r w:rsidR="00602848">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C027B">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Durata: 2 ore Modalità: on line. Incontro di gruppo sulla conoscenza e il contatto con il Centro</w:t>
+      </w:r>
+      <w:r w:rsidR="00602848">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C027B">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>per l’impiego, i servizi per il lavoro e l’utilizzo degli strumenti digitali e dei social network per la</w:t>
+      </w:r>
+      <w:r w:rsidR="00602848">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C027B">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ricerca attiva del lavoro. L’incontro svolto on line sarà focalizzato sulle modalità di accesso al</w:t>
+      </w:r>
+      <w:r w:rsidR="00602848">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C027B">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Centro per l’impiego e ai servizi per il lavoro sulla ricerca in rete dei principali strumenti digitali.</w:t>
+      </w:r>
+      <w:r w:rsidR="00602848">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C027B">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Ciascun partecipante avrà l’opportunità di costruirsi una propria “Mappa di Rete” per orientarsi</w:t>
+      </w:r>
+      <w:r w:rsidR="00602848">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C027B">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>nella ricerca attiva del lavoro. Durata: 3 ore Modalità: on line</w:t>
+      </w:r>
+      <w:r w:rsidR="00602848">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="534CD527" w14:textId="77777777" w:rsidR="00602848" w:rsidRDefault="00602848" w:rsidP="007700F9">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="459A08D1" w14:textId="77777777" w:rsidR="001C027B" w:rsidRPr="00602848" w:rsidRDefault="001C027B" w:rsidP="007700F9">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
-          <w:sz w:val="20"/>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00DC754A">
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00602848">
         <w:rPr>
           <w:b/>
-          <w:sz w:val="20"/>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00DC754A">
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Attività Opzionali</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="415116FD" w14:textId="77777777" w:rsidR="001C027B" w:rsidRPr="001C027B" w:rsidRDefault="001C027B" w:rsidP="007700F9">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001C027B">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Si</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5EEBB250" w14:textId="77777777" w:rsidR="001C027B" w:rsidRPr="001C027B" w:rsidRDefault="001C027B" w:rsidP="007700F9">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001C027B">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Specifica attività opzionali</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13248F11" w14:textId="77777777" w:rsidR="007811B6" w:rsidRPr="00DC754A" w:rsidRDefault="001C027B" w:rsidP="007700F9">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>DI</w:t>
-[...33 lines deleted...]
-        <w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001C027B">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Presentazione dei diversi servizi e dei canali di accesso al mercato del lavoro. Incontro di</w:t>
+      </w:r>
+      <w:r w:rsidR="00602848">
+        <w:rPr>
+          <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-[...16 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="001C027B">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>N°</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> 3</w:t>
+        <w:t>gruppo: scouting e supporto alla ricerca attiva, con studio e monitoraggio del mercato e attività</w:t>
+      </w:r>
+      <w:r w:rsidR="00602848">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001C027B">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
+        <w:t>di networking, per aumentare le occasioni di colloquio. Servizi pubblici e privati della Rete</w:t>
+      </w:r>
+      <w:r w:rsidR="00602848">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="001C027B" w:rsidRPr="001C027B">
-[...15 lines deleted...]
-      <w:r w:rsidR="001C027B" w:rsidRPr="001C027B">
+      <w:r w:rsidRPr="001C027B">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>territoriale funzionali alla ricerca dellavoro. Approfondimento sul Centro per l’impiego e l’Agenzia</w:t>
+      </w:r>
+      <w:r w:rsidR="00602848">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="001C027B">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>N°</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> 17</w:t>
+        <w:t>regionale per il lavoro; mappatura e analisi dei Servizi che sul territorio si occupano di</w:t>
+      </w:r>
+      <w:r w:rsidR="00602848">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001C027B">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
+        <w:t>intermediazione tra domanda e offerta di lavoro;il primo contatto con il Centro per l’Impiego e</w:t>
+      </w:r>
+      <w:r w:rsidR="00602848">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="001C027B" w:rsidRPr="001C027B">
-[...15 lines deleted...]
-      <w:r w:rsidR="001C027B" w:rsidRPr="001C027B">
+      <w:r w:rsidRPr="001C027B">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>l’accesso alla Rete dei Servizi per il lavoro (Garanzia Giovani, Programma GOL). Durata: 3 ore</w:t>
+      </w:r>
+      <w:r w:rsidR="00602848">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="001C027B">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>N°</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> 3</w:t>
+        <w:t>Modalità: on line. Altre iniziative idonee alla facilitazione all’accesso al mercato del lavoro.</w:t>
+      </w:r>
+      <w:r w:rsidR="00602848">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001C027B">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
+        <w:t>Laboratorio. La ricerca attiva del lavoro: come costruire il proprio progetto professionale.</w:t>
+      </w:r>
+      <w:r w:rsidR="00602848">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="001C027B" w:rsidRPr="001C027B">
-[...23 lines deleted...]
-      </w:pPr>
       <w:r w:rsidRPr="001C027B">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Tot ore</w:t>
+        <w:t>Laboratorio di Design Thinking come approccio per valorizzare al meglio il proprio valore</w:t>
       </w:r>
       <w:r w:rsidR="00602848">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 21</w:t>
-[...81 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="001C027B">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Il percorso di tutoraggio ha l’obiettivo di coinvolgere gli operatori volontari in un processo di</w:t>
+        <w:t>professionale: perché dovrei assumere proprio te? Laboratorio di orientamento al lavoro volto a</w:t>
       </w:r>
       <w:r w:rsidR="00602848">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001C027B">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">analisi e valutazione </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>favorire lo sviluppo di capacità autonome di ricerca attiva del lavoro. Durata 3 ore Modalità:</w:t>
+      </w:r>
+      <w:r w:rsidR="00602848">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="001C027B">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>relativamente all’</w:t>
-[...2590 lines deleted...]
-        </w:rPr>
         <w:t>presenza.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0098643D" w:rsidRPr="007811B6" w:rsidRDefault="0098643D" w:rsidP="007811B6"/>
+    <w:p w14:paraId="7C913725" w14:textId="77777777" w:rsidR="0098643D" w:rsidRPr="007811B6" w:rsidRDefault="0098643D" w:rsidP="007811B6"/>
     <w:sectPr w:rsidR="0098643D" w:rsidRPr="007811B6" w:rsidSect="00BE2031">
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="709" w:right="1418" w:bottom="1134" w:left="1134" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="009B3FEB" w:rsidRDefault="009B3FEB" w:rsidP="00252A79">
+    <w:p w14:paraId="2F1BCB45" w14:textId="77777777" w:rsidR="008E6D21" w:rsidRDefault="008E6D21" w:rsidP="00252A79">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="009B3FEB" w:rsidRDefault="009B3FEB" w:rsidP="00252A79">
+    <w:p w14:paraId="58737FB7" w14:textId="77777777" w:rsidR="008E6D21" w:rsidRDefault="008E6D21" w:rsidP="00252A79">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
-    <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Century Gothic">
     <w:panose1 w:val="020B0502020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
-    <w:altName w:val="Calibri"/>
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...7 lines deleted...]
-    <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Unicode MS">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="F7FFAFFF" w:usb1="E9DFFFFF" w:usb2="0000003F" w:usb3="00000000" w:csb0="003F01FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Consolas">
     <w:panose1 w:val="020B0609020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00006FF" w:usb1="0000FCFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana-BoldItalic">
+    <w:altName w:val="Verdana"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="等线 Light">
-[...6 lines deleted...]
-  </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="009B3FEB" w:rsidRDefault="009B3FEB" w:rsidP="00252A79">
+    <w:p w14:paraId="4AD398DF" w14:textId="77777777" w:rsidR="008E6D21" w:rsidRDefault="008E6D21" w:rsidP="00252A79">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="009B3FEB" w:rsidRDefault="009B3FEB" w:rsidP="00252A79">
+    <w:p w14:paraId="3948FF0A" w14:textId="77777777" w:rsidR="008E6D21" w:rsidRDefault="008E6D21" w:rsidP="00252A79">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="0">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="05750F75"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FB78CC66"/>
     <w:lvl w:ilvl="0" w:tplc="D6F28508">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04100019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -22129,51 +16629,51 @@
     <w:lvl w:ilvl="7" w:tplc="04100019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5400"/>
         </w:tabs>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0410001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6120"/>
         </w:tabs>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0C943804"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0002B74A"/>
     <w:lvl w:ilvl="0" w:tplc="04100011">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04100019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0410001B" w:tentative="1">
@@ -22218,51 +16718,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04100019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0410001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="12102BD1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="79BA580E"/>
     <w:lvl w:ilvl="0" w:tplc="6AB07486">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04100003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
@@ -22360,51 +16860,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5400"/>
         </w:tabs>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04100005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6120"/>
         </w:tabs>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3A6F6EAC"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="C5748764"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="5"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="460" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="502" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
@@ -22494,51 +16994,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3226" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5033" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="43D8727E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="428A2B1A"/>
     <w:lvl w:ilvl="0" w:tplc="FB2C88C0">
       <w:start w:val="14"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FB2C88C0">
       <w:start w:val="14"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman" w:hint="default"/>
@@ -22607,51 +17107,51 @@
     <w:lvl w:ilvl="7" w:tplc="04100003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04100005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="513E0E03"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="69929B96"/>
     <w:lvl w:ilvl="0" w:tplc="00701ED2">
       <w:start w:val="3"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04100003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -22747,51 +17247,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04100005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="54E35622"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B48CE186"/>
     <w:lvl w:ilvl="0" w:tplc="5A667DE2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04100003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
@@ -22862,51 +17362,51 @@
     <w:lvl w:ilvl="7" w:tplc="04100003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04100005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="63C24D04"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="099AC610"/>
     <w:lvl w:ilvl="0" w:tplc="04100001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FB2C88C0">
       <w:start w:val="14"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman" w:hint="default"/>
@@ -22975,51 +17475,51 @@
     <w:lvl w:ilvl="7" w:tplc="04100003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04100005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="69360458"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="AF84D75A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="3"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -23115,51 +17615,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6DD30996"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C54818A0"/>
     <w:lvl w:ilvl="0" w:tplc="FB2C88C0">
       <w:start w:val="14"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FB2C88C0">
       <w:start w:val="14"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman" w:hint="default"/>
@@ -23228,412 +17728,652 @@
     <w:lvl w:ilvl="7" w:tplc="04100003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04100005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1959607456">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="880746963">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="695040138">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="513955233">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="490101032">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="320668213">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="7" w16cid:durableId="1198201805">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="8" w16cid:durableId="1101292111">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="9">
+  <w:num w:numId="9" w16cid:durableId="345140115">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="10">
+  <w:num w:numId="10" w16cid:durableId="1620603242">
     <w:abstractNumId w:val="5"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="150"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="283"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0098643D"/>
     <w:rsid w:val="00020AF0"/>
     <w:rsid w:val="00021B4A"/>
     <w:rsid w:val="00022D4D"/>
     <w:rsid w:val="000436D3"/>
     <w:rsid w:val="000D2D98"/>
     <w:rsid w:val="000E635C"/>
     <w:rsid w:val="000F6D23"/>
     <w:rsid w:val="0010629A"/>
     <w:rsid w:val="001739C4"/>
     <w:rsid w:val="001C027B"/>
     <w:rsid w:val="001E6392"/>
     <w:rsid w:val="00204544"/>
     <w:rsid w:val="00220B57"/>
     <w:rsid w:val="00252A79"/>
     <w:rsid w:val="002C653B"/>
     <w:rsid w:val="0036317B"/>
     <w:rsid w:val="003C2D6C"/>
     <w:rsid w:val="003C4FC3"/>
     <w:rsid w:val="00434A34"/>
     <w:rsid w:val="00442FFF"/>
     <w:rsid w:val="004E04C1"/>
     <w:rsid w:val="004E6317"/>
     <w:rsid w:val="00536647"/>
     <w:rsid w:val="00536A36"/>
     <w:rsid w:val="005B4738"/>
     <w:rsid w:val="005C3381"/>
     <w:rsid w:val="005E1677"/>
     <w:rsid w:val="005F353E"/>
     <w:rsid w:val="00602848"/>
     <w:rsid w:val="00615131"/>
+    <w:rsid w:val="00626146"/>
     <w:rsid w:val="00634622"/>
     <w:rsid w:val="00645B18"/>
     <w:rsid w:val="006619CD"/>
     <w:rsid w:val="006B0B0D"/>
     <w:rsid w:val="006E4253"/>
+    <w:rsid w:val="0070118B"/>
     <w:rsid w:val="00730D36"/>
     <w:rsid w:val="007412AA"/>
     <w:rsid w:val="00753A15"/>
     <w:rsid w:val="00766AF0"/>
     <w:rsid w:val="007700F9"/>
     <w:rsid w:val="007811B6"/>
     <w:rsid w:val="00791C9D"/>
     <w:rsid w:val="007A6A23"/>
     <w:rsid w:val="007C02EE"/>
     <w:rsid w:val="00814980"/>
     <w:rsid w:val="0084210E"/>
     <w:rsid w:val="00853111"/>
     <w:rsid w:val="00876BCA"/>
     <w:rsid w:val="008964E6"/>
+    <w:rsid w:val="008E6D21"/>
     <w:rsid w:val="009109BD"/>
     <w:rsid w:val="009137C5"/>
     <w:rsid w:val="0098643D"/>
     <w:rsid w:val="009B3FEB"/>
     <w:rsid w:val="009D6952"/>
     <w:rsid w:val="00A25D55"/>
     <w:rsid w:val="00A55D96"/>
     <w:rsid w:val="00A710BC"/>
     <w:rsid w:val="00A75107"/>
     <w:rsid w:val="00A873D3"/>
     <w:rsid w:val="00BA07AC"/>
     <w:rsid w:val="00BE2031"/>
     <w:rsid w:val="00BE4827"/>
     <w:rsid w:val="00C041CD"/>
     <w:rsid w:val="00C17E31"/>
     <w:rsid w:val="00C53F70"/>
     <w:rsid w:val="00C57AD4"/>
     <w:rsid w:val="00C64EAB"/>
     <w:rsid w:val="00C769C7"/>
     <w:rsid w:val="00CD2993"/>
     <w:rsid w:val="00CE7293"/>
     <w:rsid w:val="00CF774F"/>
     <w:rsid w:val="00D13E9D"/>
     <w:rsid w:val="00D32D9F"/>
     <w:rsid w:val="00D42B40"/>
     <w:rsid w:val="00D56D62"/>
     <w:rsid w:val="00D70A7A"/>
     <w:rsid w:val="00D928CE"/>
     <w:rsid w:val="00DC4E71"/>
     <w:rsid w:val="00DC754A"/>
     <w:rsid w:val="00E61BE3"/>
     <w:rsid w:val="00EB3006"/>
     <w:rsid w:val="00ED049F"/>
     <w:rsid w:val="00F23365"/>
     <w:rsid w:val="00FB2829"/>
     <w:rsid w:val="00FB75BE"/>
     <w:rsid w:val="00FC74AE"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
-    <m:smallFrac m:val="off"/>
+    <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="it-IT"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1029"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val=","/>
+  <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="56D58897"/>
+  <w15:docId w15:val="{1AF4AA3E-7902-4D33-B254-682355DDFA8A}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
-[...140 lines deleted...]
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normale">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="007811B6"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:lang w:val="it-IT" w:eastAsia="it-IT"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titolo1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normale"/>
     <w:next w:val="Normale"/>
     <w:link w:val="Titolo1Carattere"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00876BCA"/>
     <w:pPr>
       <w:keepNext/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:color w:val="000000"/>
       <w:u w:color="000000"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Carpredefinitoparagrafo">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Tabellanormale">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:qFormat/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Nessunelenco">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Pidipagina">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normale"/>
     <w:link w:val="PidipaginaCarattere"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="0098643D"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4819"/>
@@ -23836,80 +18576,80 @@
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial Unicode MS"/>
       <w:color w:val="000000"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
       <w:u w:color="000000"/>
       <w:bdr w:val="nil"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Rientrocorpodeltesto3Carattere">
     <w:name w:val="Rientro corpo del testo 3 Carattere"/>
     <w:basedOn w:val="Carpredefinitoparagrafo"/>
     <w:link w:val="Rientrocorpodeltesto3"/>
     <w:rsid w:val="00876BCA"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman" w:cs="Arial Unicode MS"/>
       <w:color w:val="000000"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
       <w:u w:color="000000"/>
       <w:bdr w:val="nil"/>
       <w:lang w:val="it-IT" w:eastAsia="it-IT"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Corpodeltesto">
+  <w:style w:type="paragraph" w:styleId="Corpotesto">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="Normale"/>
-    <w:link w:val="CorpodeltestoCarattere"/>
+    <w:link w:val="CorpotestoCarattere"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00876BCA"/>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
         <w:bar w:val="nil"/>
       </w:pBdr>
       <w:spacing w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial Unicode MS"/>
       <w:color w:val="000000"/>
       <w:u w:color="000000"/>
       <w:bdr w:val="nil"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CorpodeltestoCarattere">
-    <w:name w:val="Corpo del testo Carattere"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CorpotestoCarattere">
+    <w:name w:val="Corpo testo Carattere"/>
     <w:basedOn w:val="Carpredefinitoparagrafo"/>
-    <w:link w:val="Corpodeltesto"/>
+    <w:link w:val="Corpotesto"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00876BCA"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman" w:cs="Arial Unicode MS"/>
       <w:color w:val="000000"/>
       <w:u w:color="000000"/>
       <w:bdr w:val="nil"/>
       <w:lang w:val="it-IT" w:eastAsia="it-IT"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Collegamentoipertestuale">
     <w:name w:val="Hyperlink"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00220B57"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Testonormale">
     <w:name w:val="Plain Text"/>
     <w:basedOn w:val="Normale"/>
     <w:link w:val="TestonormaleCarattere"/>
     <w:uiPriority w:val="99"/>
@@ -23971,51 +18711,51 @@
     <w:link w:val="Rientrocorpodeltesto"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00220B57"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="it-IT" w:eastAsia="it-IT"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Enfasigrassetto">
     <w:name w:val="Strong"/>
     <w:uiPriority w:val="22"/>
     <w:qFormat/>
     <w:rsid w:val="001E6392"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="127868956">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="530730059">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -24476,93 +19216,93 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns="" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>13</Pages>
-  <Words>6964</Words>
-  <Characters>42902</Characters>
+  <Words>7442</Words>
+  <Characters>42423</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>1300</Lines>
-  <Paragraphs>702</Paragraphs>
+  <Lines>353</Lines>
+  <Paragraphs>99</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titolo</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>49164</CharactersWithSpaces>
+  <CharactersWithSpaces>49766</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>LUCA DE CAROLIS</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_5097a60d-5525-435b-8989-8eb48ac0c8cd_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_5097a60d-5525-435b-8989-8eb48ac0c8cd_SetDate">
     <vt:lpwstr>2022-10-13T13:22:26Z</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_5097a60d-5525-435b-8989-8eb48ac0c8cd_Method">